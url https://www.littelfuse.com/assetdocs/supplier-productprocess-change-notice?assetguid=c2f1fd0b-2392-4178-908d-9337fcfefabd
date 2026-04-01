--- v0 (2025-12-05)
+++ v1 (2026-04-01)
@@ -1,2462 +1,4459 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24931"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\speng3\Desktop\SDE management\3 Procedures\SQM\Appendix_vB\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://littelfuse-my.sharepoint.com/personal/rlozano_littelfuse_com/Documents/Documents/Drive C BackUp/SPCN/SPCN Form/"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{00FCDD2E-4492-4CAF-BA0C-B620B121C71A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="276" windowWidth="19752" windowHeight="7932"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="PCN Application Form" sheetId="4" r:id="rId1"/>
+    <sheet name="SPCN Rev" sheetId="6" r:id="rId1"/>
+    <sheet name="Attachments" sheetId="7" r:id="rId2"/>
+    <sheet name="Revision history" sheetId="8" r:id="rId3"/>
+    <sheet name="Meeting Minutes" sheetId="2" state="hidden" r:id="rId4"/>
+    <sheet name="Simple Parts Template" sheetId="3" state="hidden" r:id="rId5"/>
+    <sheet name="Complex Parts Template" sheetId="4" state="hidden" r:id="rId6"/>
+    <sheet name="Complex Parts Example" sheetId="5" state="hidden" r:id="rId7"/>
   </sheets>
   <definedNames>
-    <definedName name="Cpk_LCLX">#REF!:OFFSET(#REF!,COUNTA(#REF!)-1,0)</definedName>
-[...6 lines deleted...]
-    <definedName name="Cpk_XmR">#REF!:OFFSET(#REF!,COUNTA(#REF!)-1,0)</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'Complex Parts Example'!$A$1:$N$71</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'Complex Parts Template'!$A$1:$N$71</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'Simple Parts Template'!$A$1:$N$39</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'SPCN Rev'!$A$1:$N$40</definedName>
   </definedNames>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="191028"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
-    <author>sapeng</author>
+    <author>Author</author>
   </authors>
   <commentList>
-    <comment ref="K7" authorId="0" shapeId="0">
+    <comment ref="C24" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0300-000001000000}">
       <text>
         <r>
           <rPr>
-            <sz val="9"/>
+            <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t>This is the proposed date that the change would become effective once you have received approval from Littelfuse</t>
+          <t>3.7.5 SDE should communicate with team to evaluate and decide if a cross-functional team review meeting must be scheduled based on business, technical and quality risk. For complex parts, it is strongly recommended to have a technical review meeting. Refer to appendix ‘7.2’ for a guideline of what “complex parts” refers to (among others as listed below)
+7.2 Guideline for a definition of “Complex Parts”:
+• New design parts with no previous history on design and/or composition for the supplier &amp; Littelfuse
+• Current Littelfuse supplier but with no experience on new part (such as new material, new structure, more cavities for plastic tooling, cleanliness requirements etc.) 
+• Old part transferred over to new supplier (new business with Littelfuse)
+• Supplier has never produced similar parts in the past
+• Tooling parts (Plastic, Stamping categories, specific die-mold-tool is required)
+• New design has not been fully tested or qualified by NPD team. Further reviews with supplier are needed to optimize design or cost
+• There is a low cost requirement from PUR but a high precision and/or tight tolerance requirement by NPD team
+• New supplier in the Approved Supplier List for Littelfuse
+• There is history of critical quality incidents on old version of part/component
+• Tight tolerance, critical dimension, functional, reliability and/or life cycle requirements, which may be above the industry standard levels
+• Additional quality requirements from SDE that are not fully reflected on the drawing (no burrs size, no appearance specification, no salt spray test requirements, no warranty period, etc.)
+• There are additional requirements beyond current Print/Spec
+• Supplier's staff with limitations on English language impacting the ability to fully understand the Print/Spec
+• There is a large quantity of dimensions called out in the Spec/Print which are not identified as either important or critical 
+• There is very high urgency on the project schedule. Timing for a proper design review with the supplier is very limited 
+• Both supplier and Littelfuse teams have a limited knowledge on the part/component design and/or application 
+• Supplier primarily owns part design and manufacturing technology abilities. Almost all the Print/Spec is defined by supplier (Such as standard/catalog parts)
+• Supplier requested a technical review meeting with a high quantity of concerns
+• Transfer or localization project with old drawings
+• Complex part defined by Littelfuse team based on specific needs/concerns</t>
         </r>
       </text>
     </comment>
-    <comment ref="B18" authorId="0" shapeId="0">
+    <comment ref="D25" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0300-000002000000}">
       <text>
         <r>
           <rPr>
-            <sz val="9"/>
+            <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t>This is a detailed explanation of the change and the reasons why is is important for your organization. attach additional photos if necessary</t>
+          <t>Such as correcting drawing error, adding tolerance missed, adding a simple structure hole or feature (no strict tolerance) etc.</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
+<file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>Author</author>
+  </authors>
+  <commentList>
+    <comment ref="C24" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0400-000001000000}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="8"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>3.7.5 SDE should communicate with team to evaluate and decide if a cross-functional team review meeting must be scheduled based on business, technical and quality risk. For complex parts, it is strongly recommended to have a technical review meeting. Refer to appendix ‘7.2’ for a guideline of what “complex parts” refers to (among others as listed below)
+7.2 Guideline for a definition of “Complex Parts”:
+• New design parts with no previous history on design and/or composition for the supplier &amp; Littelfuse
+• Current Littelfuse supplier but with no experience on new part (such as new material, new structure, more cavities for plastic tooling, cleanliness requirements etc.) 
+• Old part transferred over to new supplier (new business with Littelfuse)
+• Supplier has never produced similar parts in the past
+• Tooling parts (Plastic, Stamping categories, specific die-mold-tool is required)
+• New design has not been fully tested or qualified by NPD team. Further reviews with supplier are needed to optimize design or cost
+• There is a low cost requirement from PUR but a high precision and/or tight tolerance requirement by NPD team
+• New supplier in the Approved Supplier List for Littelfuse
+• There is history of critical quality incidents on old version of part/component
+• Tight tolerance, critical dimension, functional, reliability and/or life cycle requirements, which may be above the industry standard levels
+• Additional quality requirements from SDE that are not fully reflected on the drawing (no burrs size, no appearance specification, no salt spray test requirements, no warranty period, etc.)
+• There are additional requirements beyond current Print/Spec
+• Supplier's staff with limitations on English language impacting the ability to fully understand the Print/Spec
+• There is a large quantity of dimensions called out in the Spec/Print which are not identified as either important or critical 
+• There is very high urgency on the project schedule. Timing for a proper design review with the supplier is very limited 
+• Both supplier and Littelfuse teams have a limited knowledge on the part/component design and/or application 
+• Supplier primarily owns part design and manufacturing technology abilities. Almost all the Print/Spec is defined by supplier (Such as standard/catalog parts)
+• Supplier requested a technical review meeting with a high quantity of concerns
+• Transfer or localization project with old drawings
+• Complex part defined by Littelfuse team based on specific needs/concerns</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="D25" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0400-000002000000}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="8"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>Such as correcting drawing error, adding tolerance missed, adding a simple structure hole or feature (no strict tolerance) etc.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="52">
-[...4 lines deleted...]
-    <t>Supplier Location(s)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="622" uniqueCount="250">
+  <si>
+    <t>Select Aplicable</t>
+  </si>
+  <si>
+    <t>Select</t>
+  </si>
+  <si>
+    <t>Supplier Product/Process Change Notice</t>
+  </si>
+  <si>
+    <t>Assembly/fabrication process</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>Fit</t>
+  </si>
+  <si>
+    <t>Reversible</t>
+  </si>
+  <si>
+    <t>Adding a second source</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Form</t>
+  </si>
+  <si>
+    <t>Permanent</t>
+  </si>
+  <si>
+    <t>Changes on critical equipment parameters</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Function</t>
+  </si>
+  <si>
+    <t>Rev. C</t>
+  </si>
+  <si>
+    <t>Manufacturing site/location</t>
+  </si>
+  <si>
+    <t>Reliability</t>
+  </si>
+  <si>
+    <t>Littelfuse SPCN/SCO Number:</t>
+  </si>
+  <si>
+    <t>Material type</t>
+  </si>
+  <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>New equipment</t>
+  </si>
+  <si>
+    <t>None</t>
+  </si>
+  <si>
+    <t>To be completed by Supplier</t>
+  </si>
+  <si>
+    <t>Supplier Name:</t>
+  </si>
+  <si>
+    <t>SPCN Ref. Number:</t>
+  </si>
+  <si>
+    <t>New tooling/mold</t>
+  </si>
+  <si>
+    <t>Mfg. Location</t>
+  </si>
+  <si>
+    <t>Request Date:</t>
+  </si>
+  <si>
+    <t>Product design</t>
+  </si>
+  <si>
+    <t>Contact Name:</t>
+  </si>
+  <si>
+    <t>Estimated Implementation Date:</t>
+  </si>
+  <si>
+    <t>Sub-supplier or material source</t>
+  </si>
+  <si>
+    <t>Phone Number/
+e-mail</t>
+  </si>
+  <si>
+    <t>Littelfuse P/N's affected:</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>Type of Change</t>
+  </si>
+  <si>
+    <t>If other, please explain:</t>
+  </si>
+  <si>
+    <t>Detailed Change Description and Reason:</t>
+  </si>
+  <si>
+    <t>Add picture if applicable
+(Before / After)</t>
+  </si>
+  <si>
+    <t>Before</t>
+  </si>
+  <si>
+    <t>After</t>
+  </si>
+  <si>
+    <t>Key Events Dates</t>
+  </si>
+  <si>
+    <t>Supplier Validation Results
+ (Provide results in attachment tab)</t>
+  </si>
+  <si>
+    <t>Are samples available?</t>
+  </si>
+  <si>
+    <t>Samples availability date:</t>
+  </si>
+  <si>
+    <t>Permanent Change</t>
+  </si>
+  <si>
+    <t>Will this impact fit/form/function, safety and/or reliability?</t>
+  </si>
+  <si>
+    <t>For changes related to additional tools, location, raw material source, etc. Will material be available from the original source?</t>
+  </si>
+  <si>
+    <t>Provide identification method of proposed change. Please explain:</t>
+  </si>
+  <si>
+    <t>e.g. Describe how new material will be identified and provide traceability method. If needed please use attachement tab for additional documentation.</t>
+  </si>
+  <si>
+    <t>To be completed by Littelfuse</t>
+  </si>
+  <si>
+    <t>PPAP required</t>
+  </si>
+  <si>
+    <t>Level</t>
+  </si>
+  <si>
+    <t>Due Date</t>
+  </si>
+  <si>
+    <t>Additional comments/requirements:</t>
+  </si>
+  <si>
+    <t>Is Littelfuse validation required?</t>
+  </si>
+  <si>
+    <t>Is Customer approval required?</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>Is Supplier on-site audit required?</t>
+  </si>
+  <si>
+    <t>Is SPCN approved?</t>
+  </si>
+  <si>
+    <t>Final SPCN implementation is subject to successful validation and PPAP approval</t>
+  </si>
+  <si>
+    <t>Littelfuse SPCN Approval Owners:</t>
+  </si>
+  <si>
+    <t>Required</t>
+  </si>
+  <si>
+    <t>Department</t>
+  </si>
+  <si>
+    <t>Name</t>
+  </si>
+  <si>
     <t>Signature</t>
   </si>
   <si>
-    <t>Additional Requirements/Comments:</t>
-[...11 lines deleted...]
-    <t>Implement Date</t>
+    <t>Procurement</t>
+  </si>
+  <si>
+    <t>Plant Quality</t>
+  </si>
+  <si>
+    <t>Customer Quality</t>
+  </si>
+  <si>
+    <t>Product Engineering</t>
+  </si>
+  <si>
+    <t>Manufacturing Engineering</t>
+  </si>
+  <si>
+    <t>Supplier Development Eng.</t>
+  </si>
+  <si>
+    <t>Use this section to provide Process/Product validation test results, traceability identification and additional pictures as needed.</t>
+  </si>
+  <si>
+    <t>Revision</t>
+  </si>
+  <si>
+    <t>Description of Change</t>
+  </si>
+  <si>
+    <t>Originator</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>Form re-designed to be more friendly user.</t>
+  </si>
+  <si>
+    <t>Ruben Lozano</t>
+  </si>
+  <si>
+    <t>Added Plant Quality, Customer Quality and Manufacturing Engineering as part of the SPCN form approval process.</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">PCN Information </t>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="22"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>P</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="22"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">rint/spec </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="22"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>A</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="22"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">cceptance </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="22"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>F</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="22"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>orm</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">SECTION 4 – Technical Review Meeting Minutes &amp; Follow up </t>
+  </si>
+  <si>
+    <t>No.</t>
+  </si>
+  <si>
+    <t>Review problems description</t>
+  </si>
+  <si>
+    <t>Actions</t>
+  </si>
+  <si>
+    <t>Responsible</t>
+  </si>
+  <si>
+    <t>Due date</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="4"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="4"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>If a technical meeting was called, this page should be filled
+·  All the actions should be finished before PPAP released and reviewed by Littelfuse SDE.
+·  When the page is in use, user may file it separately from PAF                                                                                CHI-PUR45-0014 Rev C</t>
+    </r>
+  </si>
+  <si>
+    <t>Select type of change</t>
+  </si>
+  <si>
+    <t>New Part/Existing Supplier</t>
+  </si>
+  <si>
+    <t>Markup - Not intended for PPAP submission</t>
+  </si>
+  <si>
+    <t>Prototype Samples</t>
+  </si>
+  <si>
+    <t>Dimensional Change</t>
+  </si>
+  <si>
+    <t>New Part/New Supplier</t>
+  </si>
+  <si>
+    <t>DWG released for PPAP submission</t>
+  </si>
+  <si>
+    <t>Validation Samples</t>
+  </si>
+  <si>
+    <t>Material Change</t>
+  </si>
+  <si>
+    <t>Existing Part/New Supplier</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SECTION 0 – BASIC INFORMATION </t>
+  </si>
+  <si>
+    <t>PPAP Samples</t>
+  </si>
+  <si>
+    <t>Re-design</t>
+  </si>
+  <si>
+    <t>Existing Spec Change</t>
+  </si>
+  <si>
+    <t>Supplier Name
+Vendor Code</t>
+  </si>
+  <si>
+    <t>ECO/GCF
+number</t>
+  </si>
+  <si>
+    <t>Finish change</t>
+  </si>
+  <si>
+    <t>DGW Type</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Project Description:                   </t>
+  </si>
+  <si>
+    <t>Change to Fabrication process</t>
+  </si>
+  <si>
+    <t>Part Number</t>
+  </si>
+  <si>
+    <t>Drawing No.</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rev.</t>
+  </si>
+  <si>
+    <t>Part Description</t>
+  </si>
+  <si>
+    <t>Previous Part Number</t>
+  </si>
+  <si>
+    <t>Previous Rev.</t>
+  </si>
+  <si>
+    <t>ECO/GCF Details</t>
+  </si>
+  <si>
+    <t>Remark</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sub-supplier or additional process change </t>
+  </si>
+  <si>
+    <t>(If Changed)</t>
+  </si>
+  <si>
+    <t>SECTION 1 – LITTELFUSE REQUIREMENT</t>
+  </si>
+  <si>
+    <t>1. PPAP with IMDS Required</t>
+  </si>
+  <si>
+    <t>Due Date</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>PO#</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> (Detailed PPAP requirements refer to Littelfuse Supplier Production Part Approval Process Manual)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2. Process Audit  </t>
+  </si>
+  <si>
+    <t>3. LF QMP Updated</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(Detailed requirements refer to Littelfuse Quality Management Plan) </t>
+  </si>
+  <si>
+    <t>4. DFM Required</t>
+  </si>
+  <si>
+    <t>Due Date  </t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>5.Technical Review Meeting Required</t>
+  </si>
+  <si>
+    <t>(As required based on information in appendix ‘7.2’ for a guideline of what “complex parts” refers to)</t>
+  </si>
+  <si>
+    <t>6. Section 3: Supplier Review Checklist Required</t>
+  </si>
+  <si>
+    <t>(For some updates is not required such as correcting drawing error, adding tolerance missed, etc.)</t>
+  </si>
+  <si>
+    <t>7. Sample Required</t>
+  </si>
+  <si>
+    <t>Qty</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>Specify type of samples</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8. Appearance Approval Required </t>
+  </si>
+  <si>
+    <t>9. Additional Requirements</t>
+  </si>
+  <si>
+    <t>Purchasing (Printed Name &amp; Date)</t>
+  </si>
+  <si>
+    <t>Engineering (Printed Name &amp; Date)</t>
+  </si>
+  <si>
+    <t>Supplier Development Engineer (Printed Name &amp; Date)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">SECTION 2 – SUPPLIER RESPONSE  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Updated by Supplier)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>After reviewing</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> SECTION 3 – SUPPLIER REVIEW CHECKLIST </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">        Accept Print/Spec as-is</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">        Accept Print/Spec with notes </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="4"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">(Specify in SECTION 3 recommended information to be added to Drawing / Specification ) </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">        Cannot accept Print/Spec for the following reasons:      </t>
+  </si>
+  <si>
+    <t>If accept, we (Supplier) declare as below: 
+All part Prints/Specifications were reviewed in detail and are understood by our team with no further concerns and/or questions. There is clear agreement about the disposition and handling of inventories of the previous material/part version (if change is involved). We will follow quality requirements as stated in this PAF. All costs were evaluated and are acceptable.
+In conclusion, we have the ability to develop, manufacture and launch this product within the required schedule and to the quality and cost standards as defined by Littelfuse</t>
+  </si>
+  <si>
+    <t>Sales/Project Manager 
+(Printed Name &amp; Date)</t>
+  </si>
+  <si>
+    <t>Engineering Manager 
+(Printed Name &amp; Date)</t>
+  </si>
+  <si>
+    <r>
+      <t>Quality Manager 
+(Printed Name &amp; Date)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>·    Supplier must return this form filled out to Littelfuse Purchasing within three working days. If no feedback is received, Littelfuse understands that the supplier will meet all the requirements as documented in the form including those in the Print/Specification.
+·    Littelfuse has the right to reject components from a supplier if these are the result of a part or process change which was not previously approved by Littefuse. Supplier is responsible for all costs associated with an unapproved change.
+·    Originals to be retained by Littelfuse Purchasing                                                                                                          CHI-PUR45-0014 Rev C</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">        Accept Print/Spec with notes </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="4"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">(Specify in SECTION 3 recommended information to be added in Drawing / Specification ) </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">·    Supplier must return this form filled out to Littelfuse Purchasing within three working days. If no feedback is received, Littelfuse understands that the supplier will meet all the requirements as documented in the form including those in the Print/Specification.
+·    Littelfuse has the right to reject components from a supplier if these are the result of a part or process change which was not previously approved by Littefuse. Supplier is responsible for all costs associated with an unapproved change.
+·    Originals to be retained by Littelfuse Purchasing   </t>
+  </si>
+  <si>
+    <r>
+      <t>SECTION 3 – SUPPLIER REVIEW CHECKLIST</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
+        <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t/>
-[...139 lines deleted...]
-      <t xml:space="preserve">LF Engineering Representative </t>
+      <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
-        <b/>
-[...1 lines deleted...]
-        <sz val="9"/>
+        <sz val="8"/>
+        <color theme="8" tint="-0.249977111117893"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>(if needs)</t>
+      <t>(Updated by Supplier, focus on specific and potential request beyond Print/Spec.)</t>
     </r>
-    <phoneticPr fontId="16" type="noConversion"/>
+  </si>
+  <si>
+    <t>Supplier Review Dept.</t>
+  </si>
+  <si>
+    <t>Review Contents</t>
+  </si>
+  <si>
+    <t>Yes / No / N/A</t>
+  </si>
+  <si>
+    <t>Comments &amp; Clarify items with Littelfuse</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>Technical Engineering
+Product Project</t>
+  </si>
+  <si>
+    <t>Are there other similar components in current production?</t>
+  </si>
+  <si>
+    <t>Is all drawing content well understood including notes, specifications, standards and requirements (i.e. EIA J-STD-002D)?</t>
+  </si>
+  <si>
+    <t>Can all dimension in drawing be met with defined Cpk, SPC and critical characteristics requirements (Unless there is an agreement between Littelfuse and Supplier minimum Cpk is 1.67 for critical characteristics).</t>
+  </si>
+  <si>
+    <t>If the critical, SPC, Littelfuse IQC dimensions are defined or discussed with Littelfuse</t>
+  </si>
+  <si>
+    <t>Can current process and production equipment meet design specifications?</t>
+  </si>
+  <si>
+    <t>If current process and equipment could meet tolerance requirement</t>
+  </si>
+  <si>
+    <t>Is the raw material available and meets the drawing?</t>
+  </si>
+  <si>
+    <t>If the raw material could be found and meet with drawing</t>
+  </si>
+  <si>
+    <t>Is apprearance requirement clear and understood in order to create own  visual aids?</t>
+  </si>
+  <si>
+    <t>If there's any appearance requirement</t>
+  </si>
+  <si>
+    <t>Is material free of contaminant agents / sources?</t>
+  </si>
+  <si>
+    <t>If there's any cleanliness requirement such as mold release, antirust agent, grease free</t>
+  </si>
+  <si>
+    <t>Is the packaging defined and agreed and validated with Littelfuse (Ground, airfreight, overseas)? If not, there must be an agreement between Littelfuse and supplier.</t>
+  </si>
+  <si>
+    <t>If the packaging solution is definite</t>
+  </si>
+  <si>
+    <t>Are fixtures required to produce this material (i.e welding, machining fixtures and /or gauges) available?</t>
+  </si>
+  <si>
+    <t>If there's machining/welding fixtures requirement</t>
+  </si>
+  <si>
+    <r>
+      <t>Are the parting lines, gates, pin position, flash size,</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">sink or  protrusions level, deformation level defined with Littelfuse in a measurable method for the components? </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>If the parting line or gates or pin position is defined with Littelfuse, flash size,</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>sink or  protrusions level, deformation level is defined in a measurable method for the tooling parts(Plastics or Casting etc.)</t>
+    </r>
+  </si>
+  <si>
+    <t>Is there any agreement to use regrinding or recycle material?</t>
+  </si>
+  <si>
+    <t>If there is request for regrinding or recycle material proportion</t>
+  </si>
+  <si>
+    <t>Is there any warranty, reliability or component life agreement?</t>
+  </si>
+  <si>
+    <t>If there's any reliability or life requirement</t>
+  </si>
+  <si>
+    <t>Does the material require special storage/handling method and the shelf life is specified?</t>
+  </si>
+  <si>
+    <t>If storage/handling method &amp;the warranty period should highlight to Littelfuse and marked on drawings/specification</t>
+  </si>
+  <si>
+    <t>Are there additional characteristics or features requirements  for the component?</t>
+  </si>
+  <si>
+    <t>If there's any extra properties requirement for the part</t>
+  </si>
+  <si>
+    <t>Quality
+EHS</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>Is zero defects target defined within your organization?</t>
+  </si>
+  <si>
+    <t>Internal product yield rate estimate (DPPM or %)</t>
+  </si>
+  <si>
+    <t>     </t>
+  </si>
+  <si>
+    <t>Provide the estimated Internal product yield rate (DPPM or %)  per product category.</t>
+  </si>
+  <si>
+    <t>Are you able to measure and test the component based on drawing requirements?</t>
+  </si>
+  <si>
+    <t>How to measure the part, If current measurement equipment could meet our requirement</t>
+  </si>
+  <si>
+    <t>Are fixtures required to measure / test  this material available?</t>
+  </si>
+  <si>
+    <t>If some other special measurement fixture should be made and provide to customer &amp; Supplier</t>
+  </si>
+  <si>
+    <t>Is there a system in place to keep traceability at component level?</t>
+  </si>
+  <si>
+    <t>If there are special identification &amp; traceability request on the cavity/part/label /packaging</t>
+  </si>
+  <si>
+    <t>Is material in compliance with RoHS/REACH/Halogen free requirements?</t>
+  </si>
+  <si>
+    <t>If there are RoHS/REACH/Halogen free or other requirements</t>
+  </si>
+  <si>
+    <t>Are IMDS requirements clear?</t>
+  </si>
+  <si>
+    <t>Sourcing
+Purchasing
+Buyer</t>
+  </si>
+  <si>
+    <t>Can raw material be supplied according to Littelfuse requirements?</t>
+  </si>
+  <si>
+    <t>If related parts and raw material could be sourced.</t>
+  </si>
+  <si>
+    <t>If outsource process is required (i.e. plating, annealing), Is the sub-supplier manufacturing capability and quality assured?</t>
+  </si>
+  <si>
+    <t>If there's some outsourced process, if current sub-suppliers have related quality and manufacture ability</t>
+  </si>
+  <si>
+    <t>Production
+Equipment</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>Is there any additional equipment to produce this material (Backup equipment)?</t>
+  </si>
+  <si>
+    <t>If there are related equipments for current product</t>
+  </si>
+  <si>
+    <t>Is there any additional equipment needed to produce this material (Capacity)?</t>
+  </si>
+  <si>
+    <t>If there are enough  equipments for current product to meet Littelfuse order</t>
+  </si>
+  <si>
+    <t>Are there enough operators with required skills to run the process (Certified personnel)?</t>
+  </si>
+  <si>
+    <t>If there are enough operators with related required skills</t>
+  </si>
+  <si>
+    <t>Sales
+Marketing</t>
+  </si>
+  <si>
+    <t>Is there a MOQ/ MPQ requirement?</t>
+  </si>
+  <si>
+    <t>If there's MOQ/MPQ request</t>
+  </si>
+  <si>
+    <t>Can Littelfuse lead times be met?</t>
+  </si>
+  <si>
+    <t>If delivery time could meet sample delivery requirement</t>
+  </si>
+  <si>
+    <t>Was the unit cost quoted considering above items?</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If the cost is evaluated by all above reviewed items </t>
+  </si>
+  <si>
+    <t>·   It is highly recommended that the supplier has a cross functional team which at least includes engineering and quality functions to avoid any omission caused by the review of  only one person. If there are no concerns, sign in the corresponding department field.
+·  If there is any change needed to current Print/Specification, approval by Littelfuse Engineering is required
+·   Originals to be retained by Littelfuse Purchasing                                                                                                  CHI-PUR45-0014 Rev C</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Littelfuse LT2020</t>
+  </si>
+  <si>
+    <t>910-256</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>Plastic Housing</t>
+  </si>
+  <si>
+    <t>Mary
+9/30/19</t>
+  </si>
+  <si>
+    <t>David
+9/30/19</t>
+  </si>
+  <si>
+    <t>Jack
+9/30/19</t>
+  </si>
+  <si>
+    <t>Mike 09/30/19</t>
+  </si>
+  <si>
+    <t>Frank 9/30/19</t>
+  </si>
+  <si>
+    <t>James 9/30/19</t>
+  </si>
+  <si>
+    <t>ISO5817-3  and IEC60601-4 are not available, pls LF to provide these standard with Chinese version</t>
+  </si>
+  <si>
+    <t>LF - David</t>
+  </si>
+  <si>
+    <t>There's no defination for SPC dimensions on drawing, pls LF to define clearly</t>
+  </si>
+  <si>
+    <t>There's one tolerance 0.8+/-0.001 can't be reached, Ask for Littelfuse to enlarge to 0.8+/-0.01</t>
+  </si>
+  <si>
+    <t>LF have appearance requirement, pls LF to provide clear standard with pictures, also color limited samples should be sealed</t>
+  </si>
+  <si>
+    <t>Explain how cleanliness level is controlled</t>
+  </si>
+  <si>
+    <t>PL - James</t>
+  </si>
+  <si>
+    <t>Drop test is required because the pin is so slim, LF should release 1K MPQ order to PL to make sure PL have enough parts to test</t>
+  </si>
+  <si>
+    <t>LF - Mary</t>
+  </si>
+  <si>
+    <t>Parting line is already defined in DFM</t>
+  </si>
+  <si>
+    <t>LF - Jack</t>
+  </si>
+  <si>
+    <t>No regrinding material allowed, this defination should be updated into drawings</t>
+  </si>
+  <si>
+    <t>Copper insert in housings only promise 3 months warranty period</t>
+  </si>
+  <si>
+    <t>PL internal DPPM is 300
+TOP3 defects causing above 300 PPMs</t>
+  </si>
+  <si>
+    <t>Defined AQL can not be achieved, AQL should be set as 2.0, Level II</t>
+  </si>
+  <si>
+    <t>For 3.5+/-0.02 dimension, Supplier should make two special gages for 100% inspection. One is for Littelfuse IQC, One is for supplier. The cost will be calculate into part quotation.</t>
+  </si>
+  <si>
+    <t>will provide 3rd party RoHS test reports annually， PL will take this cost</t>
+  </si>
+  <si>
+    <t>MOQ=2K
+MPQ=1K</t>
+  </si>
+  <si>
+    <t>PL - Mike</t>
+  </si>
+  <si>
+    <t>11/30 300pcs samples  will arrive LF</t>
+  </si>
+  <si>
+    <t>·   It is highly recommended that the supplier has a cross functional team which at least includes engineering and quality functions to avoid any omission caused by the review of  only one person. If there are no concerns, sign in the corresponding department field.
+·  If there is any change needed to current Print/Specification, approval by Littelfuse Engineering is required
+·   Originals to be retained by Littelfuse Purchasing                                                                                                                           CHI-PUR45-0014 Rev C</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="18" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="mm/dd/yy;@"/>
+    <numFmt numFmtId="165" formatCode="[$-409]d\-mmm\-yy;@"/>
+  </numFmts>
+  <fonts count="52">
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...6 lines deleted...]
-      <family val="2"/>
+      <sz val="22"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <u/>
+      <sz val="22"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0" tint="-0.34998626667073579"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="0" tint="-0.34998626667073579"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="8" tint="-0.249977111117893"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color rgb="FFC00000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FFC00000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <color theme="4" tint="-0.249977111117893"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FFC00000"/>
+      <name val="Symbol"/>
+      <family val="1"/>
+      <charset val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FFC00000"/>
+      <name val="Calibri"/>
+      <family val="1"/>
+      <charset val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="4"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="7"/>
+      <color theme="4"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="6"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="6"/>
+      <color theme="4"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="4"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="28"/>
+      <color theme="4"/>
+      <name val="Freestyle Script"/>
+      <family val="4"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <color theme="4"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <color theme="4"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="3"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <b/>
-      <i/>
+      <u/>
+      <sz val="22"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="22"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="22"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="22"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <i/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
-[...50 lines deleted...]
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="56">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-      <top/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="345">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="30" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="30" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="26" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="33" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="33" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="33" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="33" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="33" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="33" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="36" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="42" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="42" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="44" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="42" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="48" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="15" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="45" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="45" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="45" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="50" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="51" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="52" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="15" fontId="51" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="15" fontId="51" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="22" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="22" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="22" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="22" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="22" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="22" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="26" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="26" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
-[...5 lines deleted...]
-  </colors>
+  <dxfs count="2">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" firstButton="1" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp10.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp11.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox"/>
-[...18 lines deleted...]
-<file path=xl/ctrlProps/ctrlProp16.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp17.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox"/>
-[...19 lines deleted...]
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" firstButton="1" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" firstButton="1" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>28575</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:colOff>36830</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>111760</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>114300</xdr:rowOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>6350</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>241300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 3" descr="http://brand.littelfuse.com/eSigs/images/image001.gif">
+        <xdr:cNvPr id="2" name="Picture 1" descr="LFLogo+Tagline_Color">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="28575" y="47625"/>
-          <a:ext cx="1095375" cy="361950"/>
+          <a:off x="36830" y="295910"/>
+          <a:ext cx="2407920" cy="681990"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>182880</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>129540</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="LFLogo+Tagline_Color">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2040255" cy="662940"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>160020</xdr:rowOff>
+          <xdr:colOff>31750</xdr:colOff>
+          <xdr:row>32</xdr:row>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>38100</xdr:rowOff>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>222250</xdr:colOff>
+          <xdr:row>33</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="2059" name="Check Box 11" hidden="1">
+            <xdr:cNvPr id="3076" name="Option Button 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s2059"/>
+                  <a14:compatExt spid="_x0000_s3076"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B080000}"/>
-[...937 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000038080000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-0000040C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>31750</xdr:colOff>
+          <xdr:row>33</xdr:row>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>222250</xdr:colOff>
+          <xdr:row>34</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="2105" name="Option Button 57" hidden="1">
+            <xdr:cNvPr id="3077" name="Option Button 5" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s2105"/>
+                  <a14:compatExt spid="_x0000_s3077"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000039080000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-0000050C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>3</xdr:col>
-[...1 lines deleted...]
-          <xdr:row>39</xdr:row>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>31750</xdr:colOff>
+          <xdr:row>34</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>222250</xdr:colOff>
+          <xdr:row>35</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="2112" name="Check Box 64" hidden="1">
+            <xdr:cNvPr id="3078" name="Option Button 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s2112"/>
+                  <a14:compatExt spid="_x0000_s3078"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000040080000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-0000060C0000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>68580</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>22860</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Picture 60" descr="LFLogo+Tagline_Color">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00003D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="68580" y="22860"/>
+          <a:ext cx="2036445" cy="643890"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>31750</xdr:colOff>
+          <xdr:row>32</xdr:row>
+          <xdr:rowOff>31750</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>222250</xdr:colOff>
+          <xdr:row>33</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="4100" name="Option Button 4" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s4100"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000004100000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>31750</xdr:colOff>
+          <xdr:row>33</xdr:row>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>222250</xdr:colOff>
+          <xdr:row>34</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="2113" name="Check Box 65" hidden="1">
+            <xdr:cNvPr id="4101" name="Option Button 5" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s2113"/>
+                  <a14:compatExt spid="_x0000_s4101"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000041080000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000005100000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>6</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>114300</xdr:rowOff>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>31750</xdr:colOff>
+          <xdr:row>34</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>22860</xdr:rowOff>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>222250</xdr:colOff>
+          <xdr:row>35</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="2114" name="Check Box 66" hidden="1">
+            <xdr:cNvPr id="4102" name="Option Button 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s2114"/>
+                  <a14:compatExt spid="_x0000_s4102"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000042080000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000006100000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
-                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-                <a14:hiddenLine w="1">
+                <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
-        <xdr:clientData fLocksWithSheet="0"/>
+        <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>68580</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>22860</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Picture 60" descr="LFLogo+Tagline_Color">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-00003D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="68580" y="22860"/>
+          <a:ext cx="2036445" cy="643890"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>114300</xdr:rowOff>
+          <xdr:colOff>31750</xdr:colOff>
+          <xdr:row>33</xdr:row>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>22860</xdr:rowOff>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>222250</xdr:colOff>
+          <xdr:row>34</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="2115" name="Check Box 67" hidden="1">
+            <xdr:cNvPr id="4976" name="Option Button 880" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s2115"/>
+                  <a14:compatExt spid="_x0000_s4976"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000043080000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000070130000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
-                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-                <a14:hiddenLine w="1">
+                <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
-        <xdr:clientData fLocksWithSheet="0"/>
+        <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>31750</xdr:colOff>
+          <xdr:row>32</xdr:row>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>222250</xdr:colOff>
+          <xdr:row>33</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="2128" name="Check Box 80" hidden="1">
+            <xdr:cNvPr id="5124" name="Option Button 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s2128"/>
+                  <a14:compatExt spid="_x0000_s5124"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000050080000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000004140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>137160</xdr:rowOff>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>31750</xdr:colOff>
+          <xdr:row>33</xdr:row>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>22860</xdr:rowOff>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>222250</xdr:colOff>
+          <xdr:row>34</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="2129" name="Check Box 81" hidden="1">
+            <xdr:cNvPr id="5125" name="Option Button 5" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s2129"/>
+                  <a14:compatExt spid="_x0000_s5125"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000051080000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000005140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>3</xdr:col>
-[...1 lines deleted...]
-          <xdr:row>41</xdr:row>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>31750</xdr:colOff>
+          <xdr:row>34</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>222250</xdr:colOff>
+          <xdr:row>35</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="2130" name="Check Box 82" hidden="1">
+            <xdr:cNvPr id="5126" name="Option Button 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s2130"/>
+                  <a14:compatExt spid="_x0000_s5126"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000052080000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000006140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>68580</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>22860</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Picture 60" descr="LFLogo+Tagline_Color">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00003D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="68580" y="22860"/>
+          <a:ext cx="2036445" cy="643890"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>137160</xdr:rowOff>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>31750</xdr:colOff>
+          <xdr:row>33</xdr:row>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>22860</xdr:rowOff>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>222250</xdr:colOff>
+          <xdr:row>34</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="2131" name="Check Box 83" hidden="1">
+            <xdr:cNvPr id="6000" name="Option Button 880" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s2131"/>
+                  <a14:compatExt spid="_x0000_s6000"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000053080000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000070170000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -2470,140 +4467,140 @@
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
@@ -2615,1844 +4612,8421 @@
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...1 lines deleted...]
-  <dimension ref="A1:R49"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4622F831-B788-46E4-B641-81F9B18F938B}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:Y47"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="R39" sqref="R39"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A8" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14"/>
   <cols>
-    <col min="1" max="1" width="2.44140625" style="3" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="16384" width="9.109375" style="3"/>
+    <col min="1" max="6" width="8.7265625" style="50"/>
+    <col min="7" max="7" width="9.81640625" style="50" bestFit="1" customWidth="1"/>
+    <col min="8" max="20" width="8.7265625" style="50"/>
+    <col min="21" max="21" width="38.7265625" style="51" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.7265625" style="51"/>
+    <col min="23" max="23" width="8.7265625" style="50"/>
+    <col min="24" max="24" width="10.453125" style="50" bestFit="1" customWidth="1"/>
+    <col min="25" max="16384" width="8.7265625" style="50"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C1" s="53" t="s">
+    <row r="1" spans="1:25">
+      <c r="U1" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="V1" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="W1" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="X1" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y1" s="51" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:25" ht="14.65" customHeight="1">
+      <c r="E2" s="140" t="s">
+        <v>2</v>
+      </c>
+      <c r="F2" s="140"/>
+      <c r="G2" s="140"/>
+      <c r="H2" s="140"/>
+      <c r="I2" s="140"/>
+      <c r="J2" s="140"/>
+      <c r="K2" s="140"/>
+      <c r="L2" s="140"/>
+      <c r="M2" s="140"/>
+      <c r="N2" s="140"/>
+      <c r="U2" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="V2" s="51" t="s">
+        <v>4</v>
+      </c>
+      <c r="W2" s="51" t="s">
+        <v>5</v>
+      </c>
+      <c r="X2" s="51" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y2" s="51">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:25" ht="14.65" customHeight="1">
+      <c r="E3" s="140"/>
+      <c r="F3" s="140"/>
+      <c r="G3" s="140"/>
+      <c r="H3" s="140"/>
+      <c r="I3" s="140"/>
+      <c r="J3" s="140"/>
+      <c r="K3" s="140"/>
+      <c r="L3" s="140"/>
+      <c r="M3" s="140"/>
+      <c r="N3" s="140"/>
+      <c r="U3" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="V3" s="51" t="s">
+        <v>8</v>
+      </c>
+      <c r="W3" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="X3" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="D1" s="53"/>
-[...24 lines deleted...]
-      <c r="M2" s="30" t="s">
+      <c r="Y3" s="51">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25" ht="14.65" customHeight="1">
+      <c r="E4" s="140"/>
+      <c r="F4" s="140"/>
+      <c r="G4" s="140"/>
+      <c r="H4" s="140"/>
+      <c r="I4" s="140"/>
+      <c r="J4" s="140"/>
+      <c r="K4" s="140"/>
+      <c r="L4" s="140"/>
+      <c r="M4" s="140"/>
+      <c r="N4" s="140"/>
+      <c r="U4" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="V4" s="51" t="s">
+        <v>12</v>
+      </c>
+      <c r="W4" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="X4" s="51"/>
+      <c r="Y4" s="51">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:25" ht="28" thickBot="1">
+      <c r="G5" s="54"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="54"/>
+      <c r="J5" s="54"/>
+      <c r="K5" s="54"/>
+      <c r="L5" s="55"/>
+      <c r="M5" s="54"/>
+      <c r="N5" s="56" t="s">
+        <v>14</v>
+      </c>
+      <c r="U5" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="W5" s="51" t="s">
+        <v>16</v>
+      </c>
+      <c r="X5" s="51"/>
+      <c r="Y5" s="51">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" ht="15" customHeight="1">
+      <c r="A6" s="147" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="148"/>
+      <c r="C6" s="148"/>
+      <c r="D6" s="148"/>
+      <c r="E6" s="148"/>
+      <c r="F6" s="148"/>
+      <c r="G6" s="148"/>
+      <c r="H6" s="148"/>
+      <c r="I6" s="148"/>
+      <c r="J6" s="151"/>
+      <c r="K6" s="152"/>
+      <c r="L6" s="152"/>
+      <c r="M6" s="152"/>
+      <c r="N6" s="153"/>
+      <c r="U6" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="W6" s="51" t="s">
+        <v>19</v>
+      </c>
+      <c r="X6" s="51"/>
+      <c r="Y6" s="51">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25" ht="15" customHeight="1" thickBot="1">
+      <c r="A7" s="149"/>
+      <c r="B7" s="150"/>
+      <c r="C7" s="150"/>
+      <c r="D7" s="150"/>
+      <c r="E7" s="150"/>
+      <c r="F7" s="150"/>
+      <c r="G7" s="150"/>
+      <c r="H7" s="150"/>
+      <c r="I7" s="150"/>
+      <c r="J7" s="154"/>
+      <c r="K7" s="154"/>
+      <c r="L7" s="154"/>
+      <c r="M7" s="154"/>
+      <c r="N7" s="155"/>
+      <c r="U7" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="W7" s="51" t="s">
+        <v>21</v>
+      </c>
+      <c r="X7" s="51"/>
+    </row>
+    <row r="8" spans="1:25" ht="30" customHeight="1">
+      <c r="A8" s="104" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="129"/>
+      <c r="D8" s="130"/>
+      <c r="E8" s="130"/>
+      <c r="F8" s="130"/>
+      <c r="G8" s="130"/>
+      <c r="H8" s="146" t="s">
+        <v>24</v>
+      </c>
+      <c r="I8" s="146"/>
+      <c r="J8" s="129"/>
+      <c r="K8" s="130"/>
+      <c r="L8" s="130"/>
+      <c r="M8" s="130"/>
+      <c r="N8" s="133"/>
+      <c r="U8" s="51" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" ht="30" customHeight="1">
+      <c r="A9" s="106"/>
+      <c r="B9" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="131"/>
+      <c r="D9" s="132"/>
+      <c r="E9" s="132"/>
+      <c r="F9" s="132"/>
+      <c r="G9" s="132"/>
+      <c r="H9" s="93" t="s">
+        <v>27</v>
+      </c>
+      <c r="I9" s="93"/>
+      <c r="J9" s="156"/>
+      <c r="K9" s="157"/>
+      <c r="L9" s="157"/>
+      <c r="M9" s="157"/>
+      <c r="N9" s="158"/>
+      <c r="U9" s="51" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" ht="30" customHeight="1">
+      <c r="A10" s="106"/>
+      <c r="B10" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="131"/>
+      <c r="D10" s="132"/>
+      <c r="E10" s="132"/>
+      <c r="F10" s="132"/>
+      <c r="G10" s="132"/>
+      <c r="H10" s="126" t="s">
+        <v>30</v>
+      </c>
+      <c r="I10" s="126"/>
+      <c r="J10" s="156"/>
+      <c r="K10" s="157"/>
+      <c r="L10" s="157"/>
+      <c r="M10" s="157"/>
+      <c r="N10" s="158"/>
+      <c r="U10" s="51" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" ht="30" customHeight="1">
+      <c r="A11" s="106"/>
+      <c r="B11" s="52" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" s="131"/>
+      <c r="D11" s="132"/>
+      <c r="E11" s="132"/>
+      <c r="F11" s="132"/>
+      <c r="G11" s="132"/>
+      <c r="H11" s="126" t="s">
+        <v>33</v>
+      </c>
+      <c r="I11" s="126"/>
+      <c r="J11" s="123"/>
+      <c r="K11" s="124"/>
+      <c r="L11" s="124"/>
+      <c r="M11" s="124"/>
+      <c r="N11" s="125"/>
+      <c r="U11" s="51" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25">
+      <c r="A12" s="106"/>
+      <c r="B12" s="134" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" s="116" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="136"/>
+      <c r="E12" s="136"/>
+      <c r="F12" s="137" t="s">
+        <v>36</v>
+      </c>
+      <c r="G12" s="138"/>
+      <c r="H12" s="138"/>
+      <c r="I12" s="138"/>
+      <c r="J12" s="138"/>
+      <c r="K12" s="138"/>
+      <c r="L12" s="138"/>
+      <c r="M12" s="138"/>
+      <c r="N12" s="139"/>
+    </row>
+    <row r="13" spans="1:25">
+      <c r="A13" s="106"/>
+      <c r="B13" s="135"/>
+      <c r="C13" s="136"/>
+      <c r="D13" s="136"/>
+      <c r="E13" s="136"/>
+      <c r="F13" s="138"/>
+      <c r="G13" s="138"/>
+      <c r="H13" s="138"/>
+      <c r="I13" s="138"/>
+      <c r="J13" s="138"/>
+      <c r="K13" s="138"/>
+      <c r="L13" s="138"/>
+      <c r="M13" s="138"/>
+      <c r="N13" s="139"/>
+    </row>
+    <row r="14" spans="1:25" ht="205.15" customHeight="1">
+      <c r="A14" s="106"/>
+      <c r="B14" s="53" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="123"/>
+      <c r="D14" s="124"/>
+      <c r="E14" s="124"/>
+      <c r="F14" s="124"/>
+      <c r="G14" s="124"/>
+      <c r="H14" s="124"/>
+      <c r="I14" s="124"/>
+      <c r="J14" s="124"/>
+      <c r="K14" s="124"/>
+      <c r="L14" s="124"/>
+      <c r="M14" s="124"/>
+      <c r="N14" s="125"/>
+    </row>
+    <row r="15" spans="1:25" ht="15" customHeight="1">
+      <c r="A15" s="106"/>
+      <c r="B15" s="144" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="141" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="141"/>
+      <c r="E15" s="141"/>
+      <c r="F15" s="141"/>
+      <c r="G15" s="141"/>
+      <c r="H15" s="141"/>
+      <c r="I15" s="141" t="s">
+        <v>40</v>
+      </c>
+      <c r="J15" s="141"/>
+      <c r="K15" s="141"/>
+      <c r="L15" s="141"/>
+      <c r="M15" s="141"/>
+      <c r="N15" s="142"/>
+    </row>
+    <row r="16" spans="1:25" ht="150" customHeight="1">
+      <c r="A16" s="106"/>
+      <c r="B16" s="144"/>
+      <c r="C16" s="143"/>
+      <c r="D16" s="143"/>
+      <c r="E16" s="143"/>
+      <c r="F16" s="143"/>
+      <c r="G16" s="143"/>
+      <c r="H16" s="143"/>
+      <c r="I16" s="143"/>
+      <c r="J16" s="143"/>
+      <c r="K16" s="143"/>
+      <c r="L16" s="143"/>
+      <c r="M16" s="143"/>
+      <c r="N16" s="145"/>
+    </row>
+    <row r="17" spans="1:17" ht="30" customHeight="1">
+      <c r="A17" s="106"/>
+      <c r="B17" s="127" t="s">
         <v>41</v>
       </c>
-      <c r="N2" s="6"/>
-[...57 lines deleted...]
-      <c r="B6" s="10" t="s">
+      <c r="C17" s="94" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" s="95"/>
+      <c r="E17" s="95"/>
+      <c r="F17" s="96"/>
+      <c r="G17" s="97"/>
+      <c r="H17" s="93" t="s">
+        <v>43</v>
+      </c>
+      <c r="I17" s="93"/>
+      <c r="J17" s="92"/>
+      <c r="K17" s="92"/>
+      <c r="L17" s="93" t="s">
+        <v>44</v>
+      </c>
+      <c r="M17" s="93"/>
+      <c r="N17" s="59"/>
+    </row>
+    <row r="18" spans="1:17" ht="30" customHeight="1">
+      <c r="A18" s="106"/>
+      <c r="B18" s="128"/>
+      <c r="C18" s="93" t="s">
+        <v>45</v>
+      </c>
+      <c r="D18" s="93"/>
+      <c r="E18" s="93"/>
+      <c r="F18" s="121"/>
+      <c r="G18" s="121"/>
+      <c r="H18" s="126" t="s">
+        <v>46</v>
+      </c>
+      <c r="I18" s="126"/>
+      <c r="J18" s="126"/>
+      <c r="K18" s="126"/>
+      <c r="L18" s="121"/>
+      <c r="M18" s="121"/>
+      <c r="N18" s="122"/>
+    </row>
+    <row r="19" spans="1:17" ht="30" customHeight="1">
+      <c r="A19" s="106"/>
+      <c r="B19" s="80" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" s="81"/>
+      <c r="D19" s="81"/>
+      <c r="E19" s="81"/>
+      <c r="F19" s="81"/>
+      <c r="G19" s="82"/>
+      <c r="H19" s="83"/>
+      <c r="I19" s="83"/>
+      <c r="J19" s="83"/>
+      <c r="K19" s="83"/>
+      <c r="L19" s="83"/>
+      <c r="M19" s="83"/>
+      <c r="N19" s="84"/>
+    </row>
+    <row r="20" spans="1:17" ht="30" customHeight="1" thickBot="1">
+      <c r="A20" s="120"/>
+      <c r="B20" s="98" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" s="99"/>
+      <c r="D20" s="100"/>
+      <c r="E20" s="100"/>
+      <c r="F20" s="101" t="s">
+        <v>49</v>
+      </c>
+      <c r="G20" s="101"/>
+      <c r="H20" s="101"/>
+      <c r="I20" s="101"/>
+      <c r="J20" s="101"/>
+      <c r="K20" s="101"/>
+      <c r="L20" s="101"/>
+      <c r="M20" s="101"/>
+      <c r="N20" s="102"/>
+    </row>
+    <row r="21" spans="1:17" ht="14.65" customHeight="1">
+      <c r="A21" s="104" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="111" t="s">
+        <v>51</v>
+      </c>
+      <c r="C21" s="114"/>
+      <c r="D21" s="115" t="s">
+        <v>52</v>
+      </c>
+      <c r="E21" s="114"/>
+      <c r="F21" s="117" t="s">
+        <v>53</v>
+      </c>
+      <c r="G21" s="103"/>
+      <c r="H21" s="111" t="s">
+        <v>54</v>
+      </c>
+      <c r="I21" s="111"/>
+      <c r="J21" s="111"/>
+      <c r="K21" s="111"/>
+      <c r="L21" s="111"/>
+      <c r="M21" s="111"/>
+      <c r="N21" s="112"/>
+    </row>
+    <row r="22" spans="1:17">
+      <c r="A22" s="105"/>
+      <c r="B22" s="72"/>
+      <c r="C22" s="92"/>
+      <c r="D22" s="116"/>
+      <c r="E22" s="92"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="90"/>
+      <c r="H22" s="93"/>
+      <c r="I22" s="93"/>
+      <c r="J22" s="93"/>
+      <c r="K22" s="93"/>
+      <c r="L22" s="93"/>
+      <c r="M22" s="93"/>
+      <c r="N22" s="113"/>
+    </row>
+    <row r="23" spans="1:17" ht="15" customHeight="1">
+      <c r="A23" s="105"/>
+      <c r="B23" s="93" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" s="72"/>
+      <c r="D23" s="72"/>
+      <c r="E23" s="92"/>
+      <c r="F23" s="72" t="s">
+        <v>53</v>
+      </c>
+      <c r="G23" s="90"/>
+      <c r="H23" s="118"/>
+      <c r="I23" s="118"/>
+      <c r="J23" s="118"/>
+      <c r="K23" s="118"/>
+      <c r="L23" s="118"/>
+      <c r="M23" s="118"/>
+      <c r="N23" s="119"/>
+      <c r="O23" s="62"/>
+      <c r="P23" s="62"/>
+    </row>
+    <row r="24" spans="1:17" ht="15" customHeight="1">
+      <c r="A24" s="105"/>
+      <c r="B24" s="72"/>
+      <c r="C24" s="72"/>
+      <c r="D24" s="72"/>
+      <c r="E24" s="92"/>
+      <c r="F24" s="72"/>
+      <c r="G24" s="90"/>
+      <c r="H24" s="118"/>
+      <c r="I24" s="118"/>
+      <c r="J24" s="118"/>
+      <c r="K24" s="118"/>
+      <c r="L24" s="118"/>
+      <c r="M24" s="118"/>
+      <c r="N24" s="119"/>
+    </row>
+    <row r="25" spans="1:17" ht="15" customHeight="1">
+      <c r="A25" s="105"/>
+      <c r="B25" s="93" t="s">
+        <v>56</v>
+      </c>
+      <c r="C25" s="72"/>
+      <c r="D25" s="72"/>
+      <c r="E25" s="92"/>
+      <c r="F25" s="72" t="s">
+        <v>57</v>
+      </c>
+      <c r="G25" s="90"/>
+      <c r="H25" s="118"/>
+      <c r="I25" s="118"/>
+      <c r="J25" s="118"/>
+      <c r="K25" s="118"/>
+      <c r="L25" s="118"/>
+      <c r="M25" s="118"/>
+      <c r="N25" s="119"/>
+    </row>
+    <row r="26" spans="1:17" ht="15" customHeight="1">
+      <c r="A26" s="105"/>
+      <c r="B26" s="72"/>
+      <c r="C26" s="72"/>
+      <c r="D26" s="72"/>
+      <c r="E26" s="92"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="90"/>
+      <c r="H26" s="118"/>
+      <c r="I26" s="118"/>
+      <c r="J26" s="118"/>
+      <c r="K26" s="118"/>
+      <c r="L26" s="118"/>
+      <c r="M26" s="118"/>
+      <c r="N26" s="119"/>
+    </row>
+    <row r="27" spans="1:17" ht="15" customHeight="1">
+      <c r="A27" s="105"/>
+      <c r="B27" s="93" t="s">
+        <v>58</v>
+      </c>
+      <c r="C27" s="72"/>
+      <c r="D27" s="72"/>
+      <c r="E27" s="92"/>
+      <c r="F27" s="72" t="s">
+        <v>57</v>
+      </c>
+      <c r="G27" s="90"/>
+      <c r="H27" s="118"/>
+      <c r="I27" s="118"/>
+      <c r="J27" s="118"/>
+      <c r="K27" s="118"/>
+      <c r="L27" s="118"/>
+      <c r="M27" s="118"/>
+      <c r="N27" s="119"/>
+      <c r="O27" s="62"/>
+      <c r="P27" s="62"/>
+      <c r="Q27" s="62"/>
+    </row>
+    <row r="28" spans="1:17" ht="15" customHeight="1">
+      <c r="A28" s="106"/>
+      <c r="B28" s="72"/>
+      <c r="C28" s="72"/>
+      <c r="D28" s="72"/>
+      <c r="E28" s="92"/>
+      <c r="F28" s="72"/>
+      <c r="G28" s="90"/>
+      <c r="H28" s="118"/>
+      <c r="I28" s="118"/>
+      <c r="J28" s="118"/>
+      <c r="K28" s="118"/>
+      <c r="L28" s="118"/>
+      <c r="M28" s="118"/>
+      <c r="N28" s="119"/>
+    </row>
+    <row r="29" spans="1:17" ht="15" customHeight="1">
+      <c r="A29" s="106"/>
+      <c r="B29" s="91" t="s">
+        <v>59</v>
+      </c>
+      <c r="C29" s="91"/>
+      <c r="D29" s="91"/>
+      <c r="E29" s="92"/>
+      <c r="F29" s="72" t="s">
+        <v>57</v>
+      </c>
+      <c r="G29" s="90"/>
+      <c r="H29" s="118"/>
+      <c r="I29" s="118"/>
+      <c r="J29" s="118"/>
+      <c r="K29" s="118"/>
+      <c r="L29" s="118"/>
+      <c r="M29" s="118"/>
+      <c r="N29" s="119"/>
+      <c r="O29" s="62"/>
+    </row>
+    <row r="30" spans="1:17" ht="15" customHeight="1">
+      <c r="A30" s="106"/>
+      <c r="B30" s="91"/>
+      <c r="C30" s="91"/>
+      <c r="D30" s="91"/>
+      <c r="E30" s="92"/>
+      <c r="F30" s="72"/>
+      <c r="G30" s="90"/>
+      <c r="H30" s="118"/>
+      <c r="I30" s="118"/>
+      <c r="J30" s="118"/>
+      <c r="K30" s="118"/>
+      <c r="L30" s="118"/>
+      <c r="M30" s="118"/>
+      <c r="N30" s="119"/>
+    </row>
+    <row r="31" spans="1:17" ht="15" customHeight="1">
+      <c r="A31" s="106"/>
+      <c r="B31" s="108" t="s">
+        <v>60</v>
+      </c>
+      <c r="C31" s="109"/>
+      <c r="D31" s="109"/>
+      <c r="E31" s="109"/>
+      <c r="F31" s="109"/>
+      <c r="G31" s="109"/>
+      <c r="H31" s="109"/>
+      <c r="I31" s="109"/>
+      <c r="J31" s="109"/>
+      <c r="K31" s="109"/>
+      <c r="L31" s="109"/>
+      <c r="M31" s="109"/>
+      <c r="N31" s="110"/>
+    </row>
+    <row r="32" spans="1:17">
+      <c r="A32" s="106"/>
+      <c r="B32" s="88" t="s">
+        <v>61</v>
+      </c>
+      <c r="C32" s="88"/>
+      <c r="D32" s="88"/>
+      <c r="E32" s="88"/>
+      <c r="F32" s="88"/>
+      <c r="G32" s="88"/>
+      <c r="H32" s="88"/>
+      <c r="I32" s="88"/>
+      <c r="J32" s="88"/>
+      <c r="K32" s="88"/>
+      <c r="L32" s="88"/>
+      <c r="M32" s="88"/>
+      <c r="N32" s="89"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="106"/>
+      <c r="B33" s="88"/>
+      <c r="C33" s="88"/>
+      <c r="D33" s="88"/>
+      <c r="E33" s="88"/>
+      <c r="F33" s="88"/>
+      <c r="G33" s="88"/>
+      <c r="H33" s="88"/>
+      <c r="I33" s="88"/>
+      <c r="J33" s="88"/>
+      <c r="K33" s="88"/>
+      <c r="L33" s="88"/>
+      <c r="M33" s="88"/>
+      <c r="N33" s="89"/>
+    </row>
+    <row r="34" spans="1:15" ht="14.5">
+      <c r="A34" s="106"/>
+      <c r="B34" s="57" t="s">
+        <v>62</v>
+      </c>
+      <c r="C34" s="72" t="s">
+        <v>63</v>
+      </c>
+      <c r="D34" s="72"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="72" t="s">
+        <v>64</v>
+      </c>
+      <c r="G34" s="73"/>
+      <c r="H34" s="73"/>
+      <c r="I34" s="72" t="s">
+        <v>65</v>
+      </c>
+      <c r="J34" s="73"/>
+      <c r="K34" s="73"/>
+      <c r="L34" s="73"/>
+      <c r="M34" s="72" t="s">
+        <v>57</v>
+      </c>
+      <c r="N34" s="87"/>
+    </row>
+    <row r="35" spans="1:15" ht="14.5">
+      <c r="A35" s="106"/>
+      <c r="B35" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="9"/>
-[...804 lines deleted...]
-      <c r="N49" s="6"/>
+      <c r="C35" s="68" t="s">
+        <v>66</v>
+      </c>
+      <c r="D35" s="68"/>
+      <c r="E35" s="69"/>
+      <c r="F35" s="72"/>
+      <c r="G35" s="73"/>
+      <c r="H35" s="73"/>
+      <c r="I35" s="73"/>
+      <c r="J35" s="73"/>
+      <c r="K35" s="73"/>
+      <c r="L35" s="73"/>
+      <c r="M35" s="74"/>
+      <c r="N35" s="75"/>
+      <c r="O35" s="62"/>
+    </row>
+    <row r="36" spans="1:15" ht="14.5">
+      <c r="A36" s="106"/>
+      <c r="B36" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="C36" s="68" t="s">
+        <v>67</v>
+      </c>
+      <c r="D36" s="68"/>
+      <c r="E36" s="69"/>
+      <c r="F36" s="72"/>
+      <c r="G36" s="73"/>
+      <c r="H36" s="73"/>
+      <c r="I36" s="73"/>
+      <c r="J36" s="73"/>
+      <c r="K36" s="73"/>
+      <c r="L36" s="73"/>
+      <c r="M36" s="74"/>
+      <c r="N36" s="75"/>
+    </row>
+    <row r="37" spans="1:15" ht="14.5">
+      <c r="A37" s="106"/>
+      <c r="B37" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="C37" s="85" t="s">
+        <v>68</v>
+      </c>
+      <c r="D37" s="85"/>
+      <c r="E37" s="86"/>
+      <c r="F37" s="72"/>
+      <c r="G37" s="73"/>
+      <c r="H37" s="73"/>
+      <c r="I37" s="73"/>
+      <c r="J37" s="73"/>
+      <c r="K37" s="73"/>
+      <c r="L37" s="73"/>
+      <c r="M37" s="74"/>
+      <c r="N37" s="75"/>
+    </row>
+    <row r="38" spans="1:15" ht="14.5">
+      <c r="A38" s="106"/>
+      <c r="B38" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="C38" s="68" t="s">
+        <v>69</v>
+      </c>
+      <c r="D38" s="68"/>
+      <c r="E38" s="69"/>
+      <c r="F38" s="72"/>
+      <c r="G38" s="73"/>
+      <c r="H38" s="73"/>
+      <c r="I38" s="73"/>
+      <c r="J38" s="73"/>
+      <c r="K38" s="73"/>
+      <c r="L38" s="73"/>
+      <c r="M38" s="74"/>
+      <c r="N38" s="75"/>
+    </row>
+    <row r="39" spans="1:15" ht="14.5">
+      <c r="A39" s="106"/>
+      <c r="B39" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="C39" s="68" t="s">
+        <v>70</v>
+      </c>
+      <c r="D39" s="68"/>
+      <c r="E39" s="69"/>
+      <c r="F39" s="72"/>
+      <c r="G39" s="73"/>
+      <c r="H39" s="73"/>
+      <c r="I39" s="73"/>
+      <c r="J39" s="73"/>
+      <c r="K39" s="73"/>
+      <c r="L39" s="73"/>
+      <c r="M39" s="74"/>
+      <c r="N39" s="75"/>
+    </row>
+    <row r="40" spans="1:15" ht="15" thickBot="1">
+      <c r="A40" s="107"/>
+      <c r="B40" s="60" t="s">
+        <v>1</v>
+      </c>
+      <c r="C40" s="70" t="s">
+        <v>71</v>
+      </c>
+      <c r="D40" s="70"/>
+      <c r="E40" s="71"/>
+      <c r="F40" s="76"/>
+      <c r="G40" s="77"/>
+      <c r="H40" s="77"/>
+      <c r="I40" s="77"/>
+      <c r="J40" s="77"/>
+      <c r="K40" s="77"/>
+      <c r="L40" s="77"/>
+      <c r="M40" s="78"/>
+      <c r="N40" s="79"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="63"/>
+      <c r="B42" s="62"/>
+      <c r="C42" s="62"/>
+      <c r="D42" s="62"/>
+      <c r="E42" s="62"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="63"/>
+      <c r="B43" s="62"/>
+      <c r="C43" s="62"/>
+      <c r="D43" s="62"/>
+      <c r="E43" s="62"/>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" s="63"/>
+      <c r="B44" s="62"/>
+      <c r="C44" s="62"/>
+      <c r="D44" s="62"/>
+      <c r="E44" s="62"/>
+    </row>
+    <row r="45" spans="1:15">
+      <c r="A45" s="63"/>
+      <c r="B45" s="62"/>
+      <c r="C45" s="62"/>
+      <c r="D45" s="62"/>
+      <c r="E45" s="62"/>
+    </row>
+    <row r="46" spans="1:15">
+      <c r="A46" s="63"/>
+      <c r="B46" s="62"/>
+      <c r="C46" s="62"/>
+      <c r="D46" s="62"/>
+      <c r="E46" s="62"/>
+    </row>
+    <row r="47" spans="1:15">
+      <c r="A47" s="63"/>
+      <c r="B47" s="62"/>
+      <c r="C47" s="62"/>
+      <c r="D47" s="62"/>
+      <c r="E47" s="62"/>
     </row>
   </sheetData>
-  <mergeCells count="32">
-[...31 lines deleted...]
-    <mergeCell ref="K7:M7"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="W2:W6">
+    <sortCondition ref="W2:W6"/>
+  </sortState>
+  <mergeCells count="93">
+    <mergeCell ref="E2:N4"/>
+    <mergeCell ref="I15:N15"/>
+    <mergeCell ref="C16:H16"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="I16:N16"/>
+    <mergeCell ref="C11:G11"/>
+    <mergeCell ref="C15:H15"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="J11:N11"/>
+    <mergeCell ref="H8:I8"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="A6:I7"/>
+    <mergeCell ref="J6:N7"/>
+    <mergeCell ref="J9:N9"/>
+    <mergeCell ref="J10:N10"/>
+    <mergeCell ref="A8:A20"/>
+    <mergeCell ref="L18:N18"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="C14:N14"/>
+    <mergeCell ref="H18:K18"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C18:E18"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="C8:G8"/>
+    <mergeCell ref="C9:G9"/>
+    <mergeCell ref="C10:G10"/>
+    <mergeCell ref="J8:N8"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:E13"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="F12:N13"/>
+    <mergeCell ref="A21:A40"/>
+    <mergeCell ref="B25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="B23:D24"/>
+    <mergeCell ref="B31:N31"/>
+    <mergeCell ref="H21:N22"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="H23:N30"/>
+    <mergeCell ref="M37:N37"/>
+    <mergeCell ref="F38:H38"/>
+    <mergeCell ref="I38:L38"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="B27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="C17:G17"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="F20:N20"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="M38:N38"/>
+    <mergeCell ref="B19:G19"/>
+    <mergeCell ref="H19:N19"/>
+    <mergeCell ref="C36:E36"/>
+    <mergeCell ref="C37:E37"/>
+    <mergeCell ref="C38:E38"/>
+    <mergeCell ref="M34:N34"/>
+    <mergeCell ref="F34:H34"/>
+    <mergeCell ref="I34:L34"/>
+    <mergeCell ref="C34:E34"/>
+    <mergeCell ref="B32:N33"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="B29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="I37:L37"/>
+    <mergeCell ref="C39:E39"/>
+    <mergeCell ref="C40:E40"/>
+    <mergeCell ref="F35:H35"/>
+    <mergeCell ref="I35:L35"/>
+    <mergeCell ref="M35:N35"/>
+    <mergeCell ref="F36:H36"/>
+    <mergeCell ref="I36:L36"/>
+    <mergeCell ref="M36:N36"/>
+    <mergeCell ref="F37:H37"/>
+    <mergeCell ref="M39:N39"/>
+    <mergeCell ref="F40:H40"/>
+    <mergeCell ref="I40:L40"/>
+    <mergeCell ref="M40:N40"/>
+    <mergeCell ref="F39:H39"/>
+    <mergeCell ref="I39:L39"/>
+    <mergeCell ref="C35:E35"/>
   </mergeCells>
-  <phoneticPr fontId="16" type="noConversion"/>
-[...107 lines deleted...]
-  </conditionalFormatting>
+  <dataValidations count="6">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C12" xr:uid="{BA669656-CAF8-4A42-B1FA-DC06FB8660C7}">
+      <formula1>$U$1:$U$11</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J17" xr:uid="{F7587952-2B9F-474E-823E-0D3818E9E88E}">
+      <formula1>$V$1:$V$4</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L18:N18" xr:uid="{6E71E9C8-CDA7-4F80-9342-6C773F14B973}">
+      <formula1>$W$1:$W$7</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F18:G18" xr:uid="{8E607950-87F6-4577-AE91-A3D8B2217D6D}">
+      <formula1>$X$1:$X$3</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C21:C22 B35:B40 E23:E30" xr:uid="{47ACF3B3-06C4-4DA8-A364-DBB61D4B7ECB}">
+      <formula1>$V$1:$V$3</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E21:E22" xr:uid="{6CD99FB6-721B-4056-92DE-758041AD95DD}">
+      <formula1>$Y$1:$Y$6</formula1>
+    </dataValidation>
+  </dataValidations>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="65" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7196A555-8885-4465-9496-6E1D6CAE08E1}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:J48"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="N25" sqref="N25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5"/>
+  <sheetData>
+    <row r="1" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A1" s="159" t="s">
+        <v>72</v>
+      </c>
+      <c r="B1" s="160"/>
+      <c r="C1" s="160"/>
+      <c r="D1" s="160"/>
+      <c r="E1" s="160"/>
+      <c r="F1" s="160"/>
+      <c r="G1" s="160"/>
+      <c r="H1" s="160"/>
+      <c r="I1" s="160"/>
+      <c r="J1" s="161"/>
+    </row>
+    <row r="2" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A2" s="159"/>
+      <c r="B2" s="160"/>
+      <c r="C2" s="160"/>
+      <c r="D2" s="160"/>
+      <c r="E2" s="160"/>
+      <c r="F2" s="160"/>
+      <c r="G2" s="160"/>
+      <c r="H2" s="160"/>
+      <c r="I2" s="160"/>
+      <c r="J2" s="161"/>
+    </row>
+    <row r="3" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A3" s="159"/>
+      <c r="B3" s="160"/>
+      <c r="C3" s="160"/>
+      <c r="D3" s="160"/>
+      <c r="E3" s="160"/>
+      <c r="F3" s="160"/>
+      <c r="G3" s="160"/>
+      <c r="H3" s="160"/>
+      <c r="I3" s="160"/>
+      <c r="J3" s="161"/>
+    </row>
+    <row r="4" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A4" s="159"/>
+      <c r="B4" s="160"/>
+      <c r="C4" s="160"/>
+      <c r="D4" s="160"/>
+      <c r="E4" s="160"/>
+      <c r="F4" s="160"/>
+      <c r="G4" s="160"/>
+      <c r="H4" s="160"/>
+      <c r="I4" s="160"/>
+      <c r="J4" s="161"/>
+    </row>
+    <row r="5" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A5" s="162"/>
+      <c r="B5" s="163"/>
+      <c r="C5" s="163"/>
+      <c r="D5" s="163"/>
+      <c r="E5" s="163"/>
+      <c r="F5" s="163"/>
+      <c r="G5" s="163"/>
+      <c r="H5" s="163"/>
+      <c r="I5" s="163"/>
+      <c r="J5" s="164"/>
+    </row>
+    <row r="6" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A6" s="162"/>
+      <c r="B6" s="163"/>
+      <c r="C6" s="163"/>
+      <c r="D6" s="163"/>
+      <c r="E6" s="163"/>
+      <c r="F6" s="163"/>
+      <c r="G6" s="163"/>
+      <c r="H6" s="163"/>
+      <c r="I6" s="163"/>
+      <c r="J6" s="164"/>
+    </row>
+    <row r="7" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A7" s="162"/>
+      <c r="B7" s="163"/>
+      <c r="C7" s="163"/>
+      <c r="D7" s="163"/>
+      <c r="E7" s="163"/>
+      <c r="F7" s="163"/>
+      <c r="G7" s="163"/>
+      <c r="H7" s="163"/>
+      <c r="I7" s="163"/>
+      <c r="J7" s="164"/>
+    </row>
+    <row r="8" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A8" s="162"/>
+      <c r="B8" s="163"/>
+      <c r="C8" s="163"/>
+      <c r="D8" s="163"/>
+      <c r="E8" s="163"/>
+      <c r="F8" s="163"/>
+      <c r="G8" s="163"/>
+      <c r="H8" s="163"/>
+      <c r="I8" s="163"/>
+      <c r="J8" s="164"/>
+    </row>
+    <row r="9" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A9" s="162"/>
+      <c r="B9" s="163"/>
+      <c r="C9" s="163"/>
+      <c r="D9" s="163"/>
+      <c r="E9" s="163"/>
+      <c r="F9" s="163"/>
+      <c r="G9" s="163"/>
+      <c r="H9" s="163"/>
+      <c r="I9" s="163"/>
+      <c r="J9" s="164"/>
+    </row>
+    <row r="10" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A10" s="162"/>
+      <c r="B10" s="163"/>
+      <c r="C10" s="163"/>
+      <c r="D10" s="163"/>
+      <c r="E10" s="163"/>
+      <c r="F10" s="163"/>
+      <c r="G10" s="163"/>
+      <c r="H10" s="163"/>
+      <c r="I10" s="163"/>
+      <c r="J10" s="164"/>
+    </row>
+    <row r="11" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A11" s="162"/>
+      <c r="B11" s="163"/>
+      <c r="C11" s="163"/>
+      <c r="D11" s="163"/>
+      <c r="E11" s="163"/>
+      <c r="F11" s="163"/>
+      <c r="G11" s="163"/>
+      <c r="H11" s="163"/>
+      <c r="I11" s="163"/>
+      <c r="J11" s="164"/>
+    </row>
+    <row r="12" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A12" s="162"/>
+      <c r="B12" s="163"/>
+      <c r="C12" s="163"/>
+      <c r="D12" s="163"/>
+      <c r="E12" s="163"/>
+      <c r="F12" s="163"/>
+      <c r="G12" s="163"/>
+      <c r="H12" s="163"/>
+      <c r="I12" s="163"/>
+      <c r="J12" s="164"/>
+    </row>
+    <row r="13" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A13" s="162"/>
+      <c r="B13" s="163"/>
+      <c r="C13" s="163"/>
+      <c r="D13" s="163"/>
+      <c r="E13" s="163"/>
+      <c r="F13" s="163"/>
+      <c r="G13" s="163"/>
+      <c r="H13" s="163"/>
+      <c r="I13" s="163"/>
+      <c r="J13" s="164"/>
+    </row>
+    <row r="14" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A14" s="162"/>
+      <c r="B14" s="163"/>
+      <c r="C14" s="163"/>
+      <c r="D14" s="163"/>
+      <c r="E14" s="163"/>
+      <c r="F14" s="163"/>
+      <c r="G14" s="163"/>
+      <c r="H14" s="163"/>
+      <c r="I14" s="163"/>
+      <c r="J14" s="164"/>
+    </row>
+    <row r="15" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A15" s="162"/>
+      <c r="B15" s="163"/>
+      <c r="C15" s="163"/>
+      <c r="D15" s="163"/>
+      <c r="E15" s="163"/>
+      <c r="F15" s="163"/>
+      <c r="G15" s="163"/>
+      <c r="H15" s="163"/>
+      <c r="I15" s="163"/>
+      <c r="J15" s="164"/>
+    </row>
+    <row r="16" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A16" s="162"/>
+      <c r="B16" s="163"/>
+      <c r="C16" s="163"/>
+      <c r="D16" s="163"/>
+      <c r="E16" s="163"/>
+      <c r="F16" s="163"/>
+      <c r="G16" s="163"/>
+      <c r="H16" s="163"/>
+      <c r="I16" s="163"/>
+      <c r="J16" s="164"/>
+    </row>
+    <row r="17" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A17" s="162"/>
+      <c r="B17" s="163"/>
+      <c r="C17" s="163"/>
+      <c r="D17" s="163"/>
+      <c r="E17" s="163"/>
+      <c r="F17" s="163"/>
+      <c r="G17" s="163"/>
+      <c r="H17" s="163"/>
+      <c r="I17" s="163"/>
+      <c r="J17" s="164"/>
+    </row>
+    <row r="18" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A18" s="162"/>
+      <c r="B18" s="163"/>
+      <c r="C18" s="163"/>
+      <c r="D18" s="163"/>
+      <c r="E18" s="163"/>
+      <c r="F18" s="163"/>
+      <c r="G18" s="163"/>
+      <c r="H18" s="163"/>
+      <c r="I18" s="163"/>
+      <c r="J18" s="164"/>
+    </row>
+    <row r="19" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A19" s="162"/>
+      <c r="B19" s="163"/>
+      <c r="C19" s="163"/>
+      <c r="D19" s="163"/>
+      <c r="E19" s="163"/>
+      <c r="F19" s="163"/>
+      <c r="G19" s="163"/>
+      <c r="H19" s="163"/>
+      <c r="I19" s="163"/>
+      <c r="J19" s="164"/>
+    </row>
+    <row r="20" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A20" s="162"/>
+      <c r="B20" s="163"/>
+      <c r="C20" s="163"/>
+      <c r="D20" s="163"/>
+      <c r="E20" s="163"/>
+      <c r="F20" s="163"/>
+      <c r="G20" s="163"/>
+      <c r="H20" s="163"/>
+      <c r="I20" s="163"/>
+      <c r="J20" s="164"/>
+    </row>
+    <row r="21" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A21" s="162"/>
+      <c r="B21" s="163"/>
+      <c r="C21" s="163"/>
+      <c r="D21" s="163"/>
+      <c r="E21" s="163"/>
+      <c r="F21" s="163"/>
+      <c r="G21" s="163"/>
+      <c r="H21" s="163"/>
+      <c r="I21" s="163"/>
+      <c r="J21" s="164"/>
+    </row>
+    <row r="22" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A22" s="162"/>
+      <c r="B22" s="163"/>
+      <c r="C22" s="163"/>
+      <c r="D22" s="163"/>
+      <c r="E22" s="163"/>
+      <c r="F22" s="163"/>
+      <c r="G22" s="163"/>
+      <c r="H22" s="163"/>
+      <c r="I22" s="163"/>
+      <c r="J22" s="164"/>
+    </row>
+    <row r="23" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A23" s="162"/>
+      <c r="B23" s="163"/>
+      <c r="C23" s="163"/>
+      <c r="D23" s="163"/>
+      <c r="E23" s="163"/>
+      <c r="F23" s="163"/>
+      <c r="G23" s="163"/>
+      <c r="H23" s="163"/>
+      <c r="I23" s="163"/>
+      <c r="J23" s="164"/>
+    </row>
+    <row r="24" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A24" s="162"/>
+      <c r="B24" s="163"/>
+      <c r="C24" s="163"/>
+      <c r="D24" s="163"/>
+      <c r="E24" s="163"/>
+      <c r="F24" s="163"/>
+      <c r="G24" s="163"/>
+      <c r="H24" s="163"/>
+      <c r="I24" s="163"/>
+      <c r="J24" s="164"/>
+    </row>
+    <row r="25" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A25" s="162"/>
+      <c r="B25" s="163"/>
+      <c r="C25" s="163"/>
+      <c r="D25" s="163"/>
+      <c r="E25" s="163"/>
+      <c r="F25" s="163"/>
+      <c r="G25" s="163"/>
+      <c r="H25" s="163"/>
+      <c r="I25" s="163"/>
+      <c r="J25" s="164"/>
+    </row>
+    <row r="26" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A26" s="162"/>
+      <c r="B26" s="163"/>
+      <c r="C26" s="163"/>
+      <c r="D26" s="163"/>
+      <c r="E26" s="163"/>
+      <c r="F26" s="163"/>
+      <c r="G26" s="163"/>
+      <c r="H26" s="163"/>
+      <c r="I26" s="163"/>
+      <c r="J26" s="164"/>
+    </row>
+    <row r="27" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A27" s="162"/>
+      <c r="B27" s="163"/>
+      <c r="C27" s="163"/>
+      <c r="D27" s="163"/>
+      <c r="E27" s="163"/>
+      <c r="F27" s="163"/>
+      <c r="G27" s="163"/>
+      <c r="H27" s="163"/>
+      <c r="I27" s="163"/>
+      <c r="J27" s="164"/>
+    </row>
+    <row r="28" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A28" s="162"/>
+      <c r="B28" s="163"/>
+      <c r="C28" s="163"/>
+      <c r="D28" s="163"/>
+      <c r="E28" s="163"/>
+      <c r="F28" s="163"/>
+      <c r="G28" s="163"/>
+      <c r="H28" s="163"/>
+      <c r="I28" s="163"/>
+      <c r="J28" s="164"/>
+    </row>
+    <row r="29" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A29" s="162"/>
+      <c r="B29" s="163"/>
+      <c r="C29" s="163"/>
+      <c r="D29" s="163"/>
+      <c r="E29" s="163"/>
+      <c r="F29" s="163"/>
+      <c r="G29" s="163"/>
+      <c r="H29" s="163"/>
+      <c r="I29" s="163"/>
+      <c r="J29" s="164"/>
+    </row>
+    <row r="30" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A30" s="162"/>
+      <c r="B30" s="163"/>
+      <c r="C30" s="163"/>
+      <c r="D30" s="163"/>
+      <c r="E30" s="163"/>
+      <c r="F30" s="163"/>
+      <c r="G30" s="163"/>
+      <c r="H30" s="163"/>
+      <c r="I30" s="163"/>
+      <c r="J30" s="164"/>
+    </row>
+    <row r="31" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A31" s="162"/>
+      <c r="B31" s="163"/>
+      <c r="C31" s="163"/>
+      <c r="D31" s="163"/>
+      <c r="E31" s="163"/>
+      <c r="F31" s="163"/>
+      <c r="G31" s="163"/>
+      <c r="H31" s="163"/>
+      <c r="I31" s="163"/>
+      <c r="J31" s="164"/>
+    </row>
+    <row r="32" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A32" s="162"/>
+      <c r="B32" s="163"/>
+      <c r="C32" s="163"/>
+      <c r="D32" s="163"/>
+      <c r="E32" s="163"/>
+      <c r="F32" s="163"/>
+      <c r="G32" s="163"/>
+      <c r="H32" s="163"/>
+      <c r="I32" s="163"/>
+      <c r="J32" s="164"/>
+    </row>
+    <row r="33" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A33" s="162"/>
+      <c r="B33" s="163"/>
+      <c r="C33" s="163"/>
+      <c r="D33" s="163"/>
+      <c r="E33" s="163"/>
+      <c r="F33" s="163"/>
+      <c r="G33" s="163"/>
+      <c r="H33" s="163"/>
+      <c r="I33" s="163"/>
+      <c r="J33" s="164"/>
+    </row>
+    <row r="34" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A34" s="162"/>
+      <c r="B34" s="163"/>
+      <c r="C34" s="163"/>
+      <c r="D34" s="163"/>
+      <c r="E34" s="163"/>
+      <c r="F34" s="163"/>
+      <c r="G34" s="163"/>
+      <c r="H34" s="163"/>
+      <c r="I34" s="163"/>
+      <c r="J34" s="164"/>
+    </row>
+    <row r="35" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A35" s="162"/>
+      <c r="B35" s="163"/>
+      <c r="C35" s="163"/>
+      <c r="D35" s="163"/>
+      <c r="E35" s="163"/>
+      <c r="F35" s="163"/>
+      <c r="G35" s="163"/>
+      <c r="H35" s="163"/>
+      <c r="I35" s="163"/>
+      <c r="J35" s="164"/>
+    </row>
+    <row r="36" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A36" s="162"/>
+      <c r="B36" s="163"/>
+      <c r="C36" s="163"/>
+      <c r="D36" s="163"/>
+      <c r="E36" s="163"/>
+      <c r="F36" s="163"/>
+      <c r="G36" s="163"/>
+      <c r="H36" s="163"/>
+      <c r="I36" s="163"/>
+      <c r="J36" s="164"/>
+    </row>
+    <row r="37" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A37" s="162"/>
+      <c r="B37" s="163"/>
+      <c r="C37" s="163"/>
+      <c r="D37" s="163"/>
+      <c r="E37" s="163"/>
+      <c r="F37" s="163"/>
+      <c r="G37" s="163"/>
+      <c r="H37" s="163"/>
+      <c r="I37" s="163"/>
+      <c r="J37" s="164"/>
+    </row>
+    <row r="38" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A38" s="162"/>
+      <c r="B38" s="163"/>
+      <c r="C38" s="163"/>
+      <c r="D38" s="163"/>
+      <c r="E38" s="163"/>
+      <c r="F38" s="163"/>
+      <c r="G38" s="163"/>
+      <c r="H38" s="163"/>
+      <c r="I38" s="163"/>
+      <c r="J38" s="164"/>
+    </row>
+    <row r="39" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A39" s="162"/>
+      <c r="B39" s="163"/>
+      <c r="C39" s="163"/>
+      <c r="D39" s="163"/>
+      <c r="E39" s="163"/>
+      <c r="F39" s="163"/>
+      <c r="G39" s="163"/>
+      <c r="H39" s="163"/>
+      <c r="I39" s="163"/>
+      <c r="J39" s="164"/>
+    </row>
+    <row r="40" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A40" s="162"/>
+      <c r="B40" s="163"/>
+      <c r="C40" s="163"/>
+      <c r="D40" s="163"/>
+      <c r="E40" s="163"/>
+      <c r="F40" s="163"/>
+      <c r="G40" s="163"/>
+      <c r="H40" s="163"/>
+      <c r="I40" s="163"/>
+      <c r="J40" s="164"/>
+    </row>
+    <row r="41" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A41" s="162"/>
+      <c r="B41" s="163"/>
+      <c r="C41" s="163"/>
+      <c r="D41" s="163"/>
+      <c r="E41" s="163"/>
+      <c r="F41" s="163"/>
+      <c r="G41" s="163"/>
+      <c r="H41" s="163"/>
+      <c r="I41" s="163"/>
+      <c r="J41" s="164"/>
+    </row>
+    <row r="42" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A42" s="162"/>
+      <c r="B42" s="163"/>
+      <c r="C42" s="163"/>
+      <c r="D42" s="163"/>
+      <c r="E42" s="163"/>
+      <c r="F42" s="163"/>
+      <c r="G42" s="163"/>
+      <c r="H42" s="163"/>
+      <c r="I42" s="163"/>
+      <c r="J42" s="164"/>
+    </row>
+    <row r="43" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A43" s="162"/>
+      <c r="B43" s="163"/>
+      <c r="C43" s="163"/>
+      <c r="D43" s="163"/>
+      <c r="E43" s="163"/>
+      <c r="F43" s="163"/>
+      <c r="G43" s="163"/>
+      <c r="H43" s="163"/>
+      <c r="I43" s="163"/>
+      <c r="J43" s="164"/>
+    </row>
+    <row r="44" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A44" s="162"/>
+      <c r="B44" s="163"/>
+      <c r="C44" s="163"/>
+      <c r="D44" s="163"/>
+      <c r="E44" s="163"/>
+      <c r="F44" s="163"/>
+      <c r="G44" s="163"/>
+      <c r="H44" s="163"/>
+      <c r="I44" s="163"/>
+      <c r="J44" s="164"/>
+    </row>
+    <row r="45" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A45" s="162"/>
+      <c r="B45" s="163"/>
+      <c r="C45" s="163"/>
+      <c r="D45" s="163"/>
+      <c r="E45" s="163"/>
+      <c r="F45" s="163"/>
+      <c r="G45" s="163"/>
+      <c r="H45" s="163"/>
+      <c r="I45" s="163"/>
+      <c r="J45" s="164"/>
+    </row>
+    <row r="46" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A46" s="162"/>
+      <c r="B46" s="163"/>
+      <c r="C46" s="163"/>
+      <c r="D46" s="163"/>
+      <c r="E46" s="163"/>
+      <c r="F46" s="163"/>
+      <c r="G46" s="163"/>
+      <c r="H46" s="163"/>
+      <c r="I46" s="163"/>
+      <c r="J46" s="164"/>
+    </row>
+    <row r="47" spans="1:10" ht="15.5" thickTop="1" thickBot="1">
+      <c r="A47" s="162"/>
+      <c r="B47" s="163"/>
+      <c r="C47" s="163"/>
+      <c r="D47" s="163"/>
+      <c r="E47" s="163"/>
+      <c r="F47" s="163"/>
+      <c r="G47" s="163"/>
+      <c r="H47" s="163"/>
+      <c r="I47" s="163"/>
+      <c r="J47" s="164"/>
+    </row>
+    <row r="48" spans="1:10" ht="15" thickTop="1"/>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:J4"/>
+    <mergeCell ref="A5:J47"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="94" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9BF6BAC3-EDD0-41ED-AAF6-44890A8A1563}">
+  <dimension ref="B1:E4"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D14" sqref="D13:D14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5"/>
+  <cols>
+    <col min="3" max="3" width="12.26953125" customWidth="1"/>
+    <col min="4" max="4" width="50.453125" customWidth="1"/>
+    <col min="5" max="5" width="38.26953125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:5" ht="15" thickBot="1"/>
+    <row r="2" spans="2:5" ht="15" thickBot="1">
+      <c r="B2" s="64" t="s">
+        <v>73</v>
+      </c>
+      <c r="C2" s="65" t="s">
+        <v>57</v>
+      </c>
+      <c r="D2" s="65" t="s">
+        <v>74</v>
+      </c>
+      <c r="E2" s="65" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="3" spans="2:5">
+      <c r="B3" s="165" t="s">
+        <v>76</v>
+      </c>
+      <c r="C3" s="167">
+        <v>44813</v>
+      </c>
+      <c r="D3" s="66" t="s">
+        <v>77</v>
+      </c>
+      <c r="E3" s="165" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="4" spans="2:5" ht="29.5" thickBot="1">
+      <c r="B4" s="166"/>
+      <c r="C4" s="168"/>
+      <c r="D4" s="67" t="s">
+        <v>79</v>
+      </c>
+      <c r="E4" s="166"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A2:N22"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A15" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A20" sqref="A20:N20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5"/>
+  <cols>
+    <col min="1" max="1" width="6.453125" customWidth="1"/>
+    <col min="2" max="2" width="8.7265625" customWidth="1"/>
+    <col min="3" max="3" width="12.453125" customWidth="1"/>
+    <col min="4" max="4" width="2.7265625" customWidth="1"/>
+    <col min="5" max="5" width="5.453125" customWidth="1"/>
+    <col min="6" max="6" width="7.7265625" customWidth="1"/>
+    <col min="7" max="9" width="5.453125" customWidth="1"/>
+    <col min="10" max="14" width="6.26953125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:14" ht="14.15" customHeight="1">
+      <c r="G2" s="199" t="s">
+        <v>80</v>
+      </c>
+      <c r="H2" s="199"/>
+      <c r="I2" s="199"/>
+      <c r="J2" s="199"/>
+      <c r="K2" s="199"/>
+      <c r="L2" s="199"/>
+      <c r="M2" s="199"/>
+      <c r="N2" s="199"/>
+    </row>
+    <row r="3" spans="1:14" ht="14.15" customHeight="1">
+      <c r="G3" s="199"/>
+      <c r="H3" s="199"/>
+      <c r="I3" s="199"/>
+      <c r="J3" s="199"/>
+      <c r="K3" s="199"/>
+      <c r="L3" s="199"/>
+      <c r="M3" s="199"/>
+      <c r="N3" s="199"/>
+    </row>
+    <row r="4" spans="1:14" ht="14.15" customHeight="1">
+      <c r="G4" s="199"/>
+      <c r="H4" s="199"/>
+      <c r="I4" s="199"/>
+      <c r="J4" s="199"/>
+      <c r="K4" s="199"/>
+      <c r="L4" s="199"/>
+      <c r="M4" s="199"/>
+      <c r="N4" s="199"/>
+    </row>
+    <row r="5" spans="1:14" ht="15" thickBot="1">
+      <c r="A5" s="200" t="s">
+        <v>81</v>
+      </c>
+      <c r="B5" s="200"/>
+      <c r="C5" s="200"/>
+      <c r="D5" s="200"/>
+      <c r="E5" s="200"/>
+      <c r="F5" s="200"/>
+      <c r="G5" s="200"/>
+      <c r="H5" s="200"/>
+      <c r="I5" s="200"/>
+      <c r="J5" s="200"/>
+      <c r="K5" s="200"/>
+      <c r="L5" s="200"/>
+      <c r="M5" s="200"/>
+      <c r="N5" s="200"/>
+    </row>
+    <row r="6" spans="1:14" ht="55.9" customHeight="1" thickBot="1">
+      <c r="A6" s="35" t="s">
+        <v>82</v>
+      </c>
+      <c r="B6" s="201" t="s">
+        <v>83</v>
+      </c>
+      <c r="C6" s="201"/>
+      <c r="D6" s="201"/>
+      <c r="E6" s="201"/>
+      <c r="F6" s="201" t="s">
+        <v>84</v>
+      </c>
+      <c r="G6" s="201"/>
+      <c r="H6" s="201"/>
+      <c r="I6" s="201"/>
+      <c r="J6" s="201"/>
+      <c r="K6" s="201" t="s">
+        <v>85</v>
+      </c>
+      <c r="L6" s="201"/>
+      <c r="M6" s="201" t="s">
+        <v>86</v>
+      </c>
+      <c r="N6" s="202"/>
+    </row>
+    <row r="7" spans="1:14" ht="55.9" customHeight="1">
+      <c r="A7" s="32"/>
+      <c r="B7" s="191"/>
+      <c r="C7" s="192"/>
+      <c r="D7" s="192"/>
+      <c r="E7" s="193"/>
+      <c r="F7" s="194"/>
+      <c r="G7" s="195"/>
+      <c r="H7" s="195"/>
+      <c r="I7" s="195"/>
+      <c r="J7" s="196"/>
+      <c r="K7" s="194"/>
+      <c r="L7" s="196"/>
+      <c r="M7" s="197"/>
+      <c r="N7" s="198"/>
+    </row>
+    <row r="8" spans="1:14" ht="55.9" customHeight="1">
+      <c r="A8" s="33"/>
+      <c r="B8" s="183"/>
+      <c r="C8" s="184"/>
+      <c r="D8" s="184"/>
+      <c r="E8" s="185"/>
+      <c r="F8" s="186"/>
+      <c r="G8" s="187"/>
+      <c r="H8" s="187"/>
+      <c r="I8" s="187"/>
+      <c r="J8" s="188"/>
+      <c r="K8" s="186"/>
+      <c r="L8" s="188"/>
+      <c r="M8" s="189"/>
+      <c r="N8" s="190"/>
+    </row>
+    <row r="9" spans="1:14" ht="55.9" customHeight="1">
+      <c r="A9" s="33"/>
+      <c r="B9" s="183"/>
+      <c r="C9" s="184"/>
+      <c r="D9" s="184"/>
+      <c r="E9" s="185"/>
+      <c r="F9" s="186"/>
+      <c r="G9" s="187"/>
+      <c r="H9" s="187"/>
+      <c r="I9" s="187"/>
+      <c r="J9" s="188"/>
+      <c r="K9" s="186"/>
+      <c r="L9" s="188"/>
+      <c r="M9" s="189"/>
+      <c r="N9" s="190"/>
+    </row>
+    <row r="10" spans="1:14" ht="55.9" customHeight="1">
+      <c r="A10" s="33"/>
+      <c r="B10" s="183"/>
+      <c r="C10" s="184"/>
+      <c r="D10" s="184"/>
+      <c r="E10" s="185"/>
+      <c r="F10" s="186"/>
+      <c r="G10" s="187"/>
+      <c r="H10" s="187"/>
+      <c r="I10" s="187"/>
+      <c r="J10" s="188"/>
+      <c r="K10" s="186"/>
+      <c r="L10" s="188"/>
+      <c r="M10" s="189"/>
+      <c r="N10" s="190"/>
+    </row>
+    <row r="11" spans="1:14" ht="55.9" customHeight="1">
+      <c r="A11" s="33"/>
+      <c r="B11" s="183"/>
+      <c r="C11" s="184"/>
+      <c r="D11" s="184"/>
+      <c r="E11" s="185"/>
+      <c r="F11" s="186"/>
+      <c r="G11" s="187"/>
+      <c r="H11" s="187"/>
+      <c r="I11" s="187"/>
+      <c r="J11" s="188"/>
+      <c r="K11" s="186"/>
+      <c r="L11" s="188"/>
+      <c r="M11" s="189"/>
+      <c r="N11" s="190"/>
+    </row>
+    <row r="12" spans="1:14" ht="55.9" customHeight="1">
+      <c r="A12" s="33"/>
+      <c r="B12" s="183"/>
+      <c r="C12" s="184"/>
+      <c r="D12" s="184"/>
+      <c r="E12" s="185"/>
+      <c r="F12" s="186"/>
+      <c r="G12" s="187"/>
+      <c r="H12" s="187"/>
+      <c r="I12" s="187"/>
+      <c r="J12" s="188"/>
+      <c r="K12" s="186"/>
+      <c r="L12" s="188"/>
+      <c r="M12" s="189"/>
+      <c r="N12" s="190"/>
+    </row>
+    <row r="13" spans="1:14" ht="55.9" customHeight="1">
+      <c r="A13" s="33"/>
+      <c r="B13" s="183"/>
+      <c r="C13" s="184"/>
+      <c r="D13" s="184"/>
+      <c r="E13" s="185"/>
+      <c r="F13" s="186"/>
+      <c r="G13" s="187"/>
+      <c r="H13" s="187"/>
+      <c r="I13" s="187"/>
+      <c r="J13" s="188"/>
+      <c r="K13" s="186"/>
+      <c r="L13" s="188"/>
+      <c r="M13" s="189"/>
+      <c r="N13" s="190"/>
+    </row>
+    <row r="14" spans="1:14" ht="55.9" customHeight="1">
+      <c r="A14" s="33"/>
+      <c r="B14" s="183"/>
+      <c r="C14" s="184"/>
+      <c r="D14" s="184"/>
+      <c r="E14" s="185"/>
+      <c r="F14" s="186"/>
+      <c r="G14" s="187"/>
+      <c r="H14" s="187"/>
+      <c r="I14" s="187"/>
+      <c r="J14" s="188"/>
+      <c r="K14" s="186"/>
+      <c r="L14" s="188"/>
+      <c r="M14" s="189"/>
+      <c r="N14" s="190"/>
+    </row>
+    <row r="15" spans="1:14" ht="55.9" customHeight="1">
+      <c r="A15" s="33"/>
+      <c r="B15" s="183"/>
+      <c r="C15" s="184"/>
+      <c r="D15" s="184"/>
+      <c r="E15" s="185"/>
+      <c r="F15" s="186"/>
+      <c r="G15" s="187"/>
+      <c r="H15" s="187"/>
+      <c r="I15" s="187"/>
+      <c r="J15" s="188"/>
+      <c r="K15" s="186"/>
+      <c r="L15" s="188"/>
+      <c r="M15" s="189"/>
+      <c r="N15" s="190"/>
+    </row>
+    <row r="16" spans="1:14" ht="55.9" customHeight="1">
+      <c r="A16" s="33"/>
+      <c r="B16" s="183"/>
+      <c r="C16" s="184"/>
+      <c r="D16" s="184"/>
+      <c r="E16" s="185"/>
+      <c r="F16" s="186"/>
+      <c r="G16" s="187"/>
+      <c r="H16" s="187"/>
+      <c r="I16" s="187"/>
+      <c r="J16" s="188"/>
+      <c r="K16" s="186"/>
+      <c r="L16" s="188"/>
+      <c r="M16" s="189"/>
+      <c r="N16" s="190"/>
+    </row>
+    <row r="17" spans="1:14" ht="55.9" customHeight="1" thickBot="1">
+      <c r="A17" s="34"/>
+      <c r="B17" s="170"/>
+      <c r="C17" s="171"/>
+      <c r="D17" s="171"/>
+      <c r="E17" s="172"/>
+      <c r="F17" s="173"/>
+      <c r="G17" s="174"/>
+      <c r="H17" s="174"/>
+      <c r="I17" s="174"/>
+      <c r="J17" s="175"/>
+      <c r="K17" s="173"/>
+      <c r="L17" s="175"/>
+      <c r="M17" s="176"/>
+      <c r="N17" s="177"/>
+    </row>
+    <row r="18" spans="1:14" ht="33" customHeight="1" thickBot="1">
+      <c r="A18" s="178" t="s">
+        <v>87</v>
+      </c>
+      <c r="B18" s="179"/>
+      <c r="C18" s="179"/>
+      <c r="D18" s="179"/>
+      <c r="E18" s="179"/>
+      <c r="F18" s="179"/>
+      <c r="G18" s="179"/>
+      <c r="H18" s="179"/>
+      <c r="I18" s="179"/>
+      <c r="J18" s="179"/>
+      <c r="K18" s="179"/>
+      <c r="L18" s="179"/>
+      <c r="M18" s="179"/>
+      <c r="N18" s="180"/>
+    </row>
+    <row r="19" spans="1:14" ht="14.15" customHeight="1">
+      <c r="A19" s="181"/>
+      <c r="B19" s="182"/>
+      <c r="C19" s="182"/>
+      <c r="D19" s="182"/>
+      <c r="E19" s="182"/>
+      <c r="F19" s="182"/>
+      <c r="G19" s="182"/>
+      <c r="H19" s="182"/>
+      <c r="I19" s="182"/>
+      <c r="J19" s="182"/>
+      <c r="K19" s="182"/>
+      <c r="L19" s="182"/>
+      <c r="M19" s="182"/>
+      <c r="N19" s="182"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="169"/>
+      <c r="B20" s="169"/>
+      <c r="C20" s="169"/>
+      <c r="D20" s="169"/>
+      <c r="E20" s="169"/>
+      <c r="F20" s="169"/>
+      <c r="G20" s="169"/>
+      <c r="H20" s="169"/>
+      <c r="I20" s="169"/>
+      <c r="J20" s="169"/>
+      <c r="K20" s="169"/>
+      <c r="L20" s="169"/>
+      <c r="M20" s="169"/>
+      <c r="N20" s="169"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="B21" s="30"/>
+      <c r="C21" s="30"/>
+      <c r="D21" s="30"/>
+      <c r="E21" s="30"/>
+      <c r="F21" s="30"/>
+      <c r="G21" s="30"/>
+      <c r="H21" s="30"/>
+      <c r="I21" s="30"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="31"/>
+    </row>
+  </sheetData>
+  <mergeCells count="53">
+    <mergeCell ref="G2:N4"/>
+    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="F6:J6"/>
+    <mergeCell ref="K6:L6"/>
+    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="F7:J7"/>
+    <mergeCell ref="K7:L7"/>
+    <mergeCell ref="M7:N7"/>
+    <mergeCell ref="B8:E8"/>
+    <mergeCell ref="F8:J8"/>
+    <mergeCell ref="K8:L8"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="B9:E9"/>
+    <mergeCell ref="F9:J9"/>
+    <mergeCell ref="K9:L9"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="F10:J10"/>
+    <mergeCell ref="K10:L10"/>
+    <mergeCell ref="M10:N10"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="F11:J11"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="M11:N11"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="F12:J12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="F13:J13"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="B14:E14"/>
+    <mergeCell ref="F14:J14"/>
+    <mergeCell ref="K14:L14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="F15:J15"/>
+    <mergeCell ref="K15:L15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="F16:J16"/>
+    <mergeCell ref="K16:L16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="F17:J17"/>
+    <mergeCell ref="K17:L17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
+  </mergeCells>
+  <phoneticPr fontId="35" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:AA39"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A14" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="M42" sqref="M42"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5"/>
+  <cols>
+    <col min="2" max="2" width="6.453125" customWidth="1"/>
+    <col min="3" max="3" width="12.453125" customWidth="1"/>
+    <col min="4" max="4" width="2.7265625" customWidth="1"/>
+    <col min="5" max="5" width="5.453125" customWidth="1"/>
+    <col min="6" max="6" width="7.7265625" customWidth="1"/>
+    <col min="7" max="9" width="5.453125" customWidth="1"/>
+    <col min="10" max="10" width="7.453125" customWidth="1"/>
+    <col min="11" max="13" width="6.26953125" customWidth="1"/>
+    <col min="14" max="14" width="16.26953125" customWidth="1"/>
+    <col min="22" max="22" width="18.26953125" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="39.26953125" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="19.7265625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27" ht="14.15" customHeight="1">
+      <c r="G1" s="280" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" s="280"/>
+      <c r="I1" s="280"/>
+      <c r="J1" s="280"/>
+      <c r="K1" s="280"/>
+      <c r="L1" s="280"/>
+      <c r="M1" s="280"/>
+      <c r="N1" s="280"/>
+      <c r="V1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z1" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27" ht="14.15" customHeight="1">
+      <c r="G2" s="280"/>
+      <c r="H2" s="280"/>
+      <c r="I2" s="280"/>
+      <c r="J2" s="280"/>
+      <c r="K2" s="280"/>
+      <c r="L2" s="280"/>
+      <c r="M2" s="280"/>
+      <c r="N2" s="280"/>
+      <c r="V2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="W2" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="X2" s="1">
+        <v>1</v>
+      </c>
+      <c r="Y2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z2" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA2" s="1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27" ht="14.15" customHeight="1">
+      <c r="G3" s="280"/>
+      <c r="H3" s="280"/>
+      <c r="I3" s="280"/>
+      <c r="J3" s="280"/>
+      <c r="K3" s="280"/>
+      <c r="L3" s="280"/>
+      <c r="M3" s="280"/>
+      <c r="N3" s="280"/>
+      <c r="V3" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="X3" s="1">
+        <v>2</v>
+      </c>
+      <c r="Y3" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Z3" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA3" s="1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27" ht="14.15" customHeight="1">
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="V4" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X4" s="1">
+        <v>3</v>
+      </c>
+      <c r="Y4" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z4" s="2" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" ht="20.149999999999999" customHeight="1" thickBot="1">
+      <c r="A5" s="234" t="s">
+        <v>98</v>
+      </c>
+      <c r="B5" s="234"/>
+      <c r="C5" s="234"/>
+      <c r="D5" s="234"/>
+      <c r="E5" s="234"/>
+      <c r="F5" s="234"/>
+      <c r="G5" s="234"/>
+      <c r="H5" s="234"/>
+      <c r="I5" s="234"/>
+      <c r="J5" s="234"/>
+      <c r="K5" s="234"/>
+      <c r="L5" s="234"/>
+      <c r="M5" s="234"/>
+      <c r="N5" s="234"/>
+      <c r="V5" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W5" s="1"/>
+      <c r="X5" s="1">
+        <v>4</v>
+      </c>
+      <c r="Y5" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="Z5" s="2" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" ht="30" customHeight="1" thickBot="1">
+      <c r="A6" s="270" t="s">
+        <v>102</v>
+      </c>
+      <c r="B6" s="285"/>
+      <c r="C6" s="288"/>
+      <c r="D6" s="289"/>
+      <c r="E6" s="289"/>
+      <c r="F6" s="290"/>
+      <c r="G6" s="294" t="s">
+        <v>88</v>
+      </c>
+      <c r="H6" s="295"/>
+      <c r="I6" s="295"/>
+      <c r="J6" s="295"/>
+      <c r="K6" s="281" t="s">
+        <v>103</v>
+      </c>
+      <c r="L6" s="282"/>
+      <c r="M6" s="283"/>
+      <c r="N6" s="284"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+      <c r="X6" s="1">
+        <v>5</v>
+      </c>
+      <c r="Y6" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z6" s="4"/>
+    </row>
+    <row r="7" spans="1:27" ht="30" customHeight="1" thickBot="1">
+      <c r="A7" s="286"/>
+      <c r="B7" s="287"/>
+      <c r="C7" s="291"/>
+      <c r="D7" s="292"/>
+      <c r="E7" s="292"/>
+      <c r="F7" s="293"/>
+      <c r="G7" s="296"/>
+      <c r="H7" s="297"/>
+      <c r="I7" s="297"/>
+      <c r="J7" s="297"/>
+      <c r="K7" s="281" t="s">
+        <v>105</v>
+      </c>
+      <c r="L7" s="298"/>
+      <c r="M7" s="299" t="s">
+        <v>1</v>
+      </c>
+      <c r="N7" s="300"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+      <c r="X7" s="1"/>
+      <c r="Y7" s="1"/>
+      <c r="Z7" s="4"/>
+    </row>
+    <row r="8" spans="1:27" ht="14.9" customHeight="1" thickBot="1">
+      <c r="A8" s="266" t="s">
+        <v>106</v>
+      </c>
+      <c r="B8" s="267"/>
+      <c r="C8" s="267"/>
+      <c r="D8" s="268"/>
+      <c r="E8" s="268"/>
+      <c r="F8" s="268"/>
+      <c r="G8" s="268"/>
+      <c r="H8" s="268"/>
+      <c r="I8" s="268"/>
+      <c r="J8" s="268"/>
+      <c r="K8" s="268"/>
+      <c r="L8" s="268"/>
+      <c r="M8" s="268"/>
+      <c r="N8" s="269"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+      <c r="X8" s="1"/>
+      <c r="Y8" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="Z8" s="4"/>
+    </row>
+    <row r="9" spans="1:27" ht="20.149999999999999" customHeight="1">
+      <c r="A9" s="270" t="s">
+        <v>108</v>
+      </c>
+      <c r="B9" s="271"/>
+      <c r="C9" s="274" t="s">
+        <v>109</v>
+      </c>
+      <c r="D9" s="271"/>
+      <c r="E9" s="276" t="s">
+        <v>110</v>
+      </c>
+      <c r="F9" s="274" t="s">
+        <v>111</v>
+      </c>
+      <c r="G9" s="271"/>
+      <c r="H9" s="278" t="s">
+        <v>112</v>
+      </c>
+      <c r="I9" s="278"/>
+      <c r="J9" s="278" t="s">
+        <v>113</v>
+      </c>
+      <c r="K9" s="278" t="s">
+        <v>114</v>
+      </c>
+      <c r="L9" s="278"/>
+      <c r="M9" s="278" t="s">
+        <v>115</v>
+      </c>
+      <c r="N9" s="279"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+      <c r="X9" s="1"/>
+      <c r="Y9" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="Z9" s="4"/>
+    </row>
+    <row r="10" spans="1:27" ht="16.5" customHeight="1">
+      <c r="A10" s="272"/>
+      <c r="B10" s="273"/>
+      <c r="C10" s="275"/>
+      <c r="D10" s="273"/>
+      <c r="E10" s="277"/>
+      <c r="F10" s="275"/>
+      <c r="G10" s="273"/>
+      <c r="H10" s="232" t="s">
+        <v>117</v>
+      </c>
+      <c r="I10" s="232"/>
+      <c r="J10" s="232"/>
+      <c r="K10" s="232"/>
+      <c r="L10" s="232"/>
+      <c r="M10" s="232"/>
+      <c r="N10" s="233"/>
+      <c r="Z10" s="4"/>
+    </row>
+    <row r="11" spans="1:27" ht="14.9" customHeight="1">
+      <c r="A11" s="262"/>
+      <c r="B11" s="263"/>
+      <c r="C11" s="264"/>
+      <c r="D11" s="264"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="265"/>
+      <c r="G11" s="265"/>
+      <c r="H11" s="258"/>
+      <c r="I11" s="258"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="259" t="s">
+        <v>1</v>
+      </c>
+      <c r="L11" s="259"/>
+      <c r="M11" s="260"/>
+      <c r="N11" s="261"/>
+    </row>
+    <row r="12" spans="1:27" ht="14.9" customHeight="1">
+      <c r="A12" s="262"/>
+      <c r="B12" s="263"/>
+      <c r="C12" s="264"/>
+      <c r="D12" s="264"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="265"/>
+      <c r="G12" s="265"/>
+      <c r="H12" s="258"/>
+      <c r="I12" s="258"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="259" t="s">
+        <v>1</v>
+      </c>
+      <c r="L12" s="259"/>
+      <c r="M12" s="260"/>
+      <c r="N12" s="261"/>
+    </row>
+    <row r="13" spans="1:27" ht="14.9" customHeight="1">
+      <c r="A13" s="262"/>
+      <c r="B13" s="263"/>
+      <c r="C13" s="264"/>
+      <c r="D13" s="264"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="265"/>
+      <c r="G13" s="265"/>
+      <c r="H13" s="258"/>
+      <c r="I13" s="258"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="259" t="s">
+        <v>1</v>
+      </c>
+      <c r="L13" s="259"/>
+      <c r="M13" s="260"/>
+      <c r="N13" s="261"/>
+    </row>
+    <row r="14" spans="1:27" ht="14.9" customHeight="1">
+      <c r="A14" s="262"/>
+      <c r="B14" s="263"/>
+      <c r="C14" s="264"/>
+      <c r="D14" s="264"/>
+      <c r="E14" s="5"/>
+      <c r="F14" s="265"/>
+      <c r="G14" s="265"/>
+      <c r="H14" s="258"/>
+      <c r="I14" s="258"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="259" t="s">
+        <v>1</v>
+      </c>
+      <c r="L14" s="259"/>
+      <c r="M14" s="260"/>
+      <c r="N14" s="261"/>
+    </row>
+    <row r="15" spans="1:27" ht="14.9" customHeight="1">
+      <c r="A15" s="262"/>
+      <c r="B15" s="263"/>
+      <c r="C15" s="264"/>
+      <c r="D15" s="264"/>
+      <c r="E15" s="5"/>
+      <c r="F15" s="265"/>
+      <c r="G15" s="265"/>
+      <c r="H15" s="258"/>
+      <c r="I15" s="258"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="259" t="s">
+        <v>1</v>
+      </c>
+      <c r="L15" s="259"/>
+      <c r="M15" s="260"/>
+      <c r="N15" s="261"/>
+    </row>
+    <row r="16" spans="1:27" ht="14.9" customHeight="1" thickBot="1">
+      <c r="A16" s="247"/>
+      <c r="B16" s="248"/>
+      <c r="C16" s="249"/>
+      <c r="D16" s="249"/>
+      <c r="E16" s="6"/>
+      <c r="F16" s="250"/>
+      <c r="G16" s="250"/>
+      <c r="H16" s="251"/>
+      <c r="I16" s="251"/>
+      <c r="J16" s="6"/>
+      <c r="K16" s="252" t="s">
+        <v>1</v>
+      </c>
+      <c r="L16" s="252"/>
+      <c r="M16" s="253"/>
+      <c r="N16" s="254"/>
+    </row>
+    <row r="17" spans="1:16" ht="20.149999999999999" customHeight="1" thickBot="1">
+      <c r="A17" s="234" t="s">
+        <v>118</v>
+      </c>
+      <c r="B17" s="234"/>
+      <c r="C17" s="234"/>
+      <c r="D17" s="234"/>
+      <c r="E17" s="234"/>
+      <c r="F17" s="234"/>
+      <c r="G17" s="234"/>
+      <c r="H17" s="234"/>
+      <c r="I17" s="234"/>
+      <c r="J17" s="234"/>
+      <c r="K17" s="234"/>
+      <c r="L17" s="234"/>
+      <c r="M17" s="234"/>
+      <c r="N17" s="234"/>
+    </row>
+    <row r="18" spans="1:16" ht="15" customHeight="1">
+      <c r="A18" s="255" t="s">
+        <v>119</v>
+      </c>
+      <c r="B18" s="256"/>
+      <c r="C18" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="D18" s="8"/>
+      <c r="E18" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="F18" s="10">
+        <v>3</v>
+      </c>
+      <c r="G18" s="8"/>
+      <c r="H18" s="8"/>
+      <c r="I18" s="8"/>
+      <c r="J18" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="K18" s="257"/>
+      <c r="L18" s="257"/>
+      <c r="M18" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="N18" s="43"/>
+    </row>
+    <row r="19" spans="1:16" ht="15" customHeight="1">
+      <c r="A19" s="223"/>
+      <c r="B19" s="224"/>
+      <c r="C19" s="245" t="s">
+        <v>122</v>
+      </c>
+      <c r="D19" s="245"/>
+      <c r="E19" s="245"/>
+      <c r="F19" s="245"/>
+      <c r="G19" s="245"/>
+      <c r="H19" s="245"/>
+      <c r="I19" s="245"/>
+      <c r="J19" s="245"/>
+      <c r="K19" s="245"/>
+      <c r="L19" s="245"/>
+      <c r="M19" s="245"/>
+      <c r="N19" s="246"/>
+    </row>
+    <row r="20" spans="1:16" ht="15" customHeight="1">
+      <c r="A20" s="223" t="s">
+        <v>123</v>
+      </c>
+      <c r="B20" s="224"/>
+      <c r="C20" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="D20" s="13"/>
+      <c r="E20" s="13"/>
+      <c r="F20" s="13"/>
+      <c r="G20" s="13"/>
+      <c r="H20" s="13"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="13"/>
+      <c r="L20" s="13"/>
+      <c r="M20" s="13"/>
+      <c r="N20" s="14"/>
+    </row>
+    <row r="21" spans="1:16" ht="15" customHeight="1">
+      <c r="A21" s="225" t="s">
+        <v>124</v>
+      </c>
+      <c r="B21" s="226"/>
+      <c r="C21" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="D21" s="238" t="s">
+        <v>125</v>
+      </c>
+      <c r="E21" s="238"/>
+      <c r="F21" s="238"/>
+      <c r="G21" s="238"/>
+      <c r="H21" s="238"/>
+      <c r="I21" s="238"/>
+      <c r="J21" s="238"/>
+      <c r="K21" s="238"/>
+      <c r="L21" s="238"/>
+      <c r="M21" s="238"/>
+      <c r="N21" s="239"/>
+      <c r="P21" s="15"/>
+    </row>
+    <row r="22" spans="1:16" ht="15" customHeight="1">
+      <c r="A22" s="225" t="s">
+        <v>126</v>
+      </c>
+      <c r="B22" s="226"/>
+      <c r="C22" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="D22" s="240" t="s">
+        <v>127</v>
+      </c>
+      <c r="E22" s="240"/>
+      <c r="F22" s="244"/>
+      <c r="G22" s="244"/>
+      <c r="H22" s="13"/>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="13"/>
+      <c r="L22" s="13"/>
+      <c r="M22" s="13"/>
+      <c r="N22" s="14"/>
+    </row>
+    <row r="23" spans="1:16" ht="15" customHeight="1">
+      <c r="A23" s="225" t="s">
+        <v>128</v>
+      </c>
+      <c r="B23" s="226"/>
+      <c r="C23" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="D23" s="240" t="s">
+        <v>127</v>
+      </c>
+      <c r="E23" s="240"/>
+      <c r="F23" s="244"/>
+      <c r="G23" s="244"/>
+      <c r="H23" s="13"/>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="13"/>
+      <c r="L23" s="13"/>
+      <c r="M23" s="13"/>
+      <c r="N23" s="14"/>
+    </row>
+    <row r="24" spans="1:16" ht="15" customHeight="1">
+      <c r="A24" s="225"/>
+      <c r="B24" s="226"/>
+      <c r="C24" s="245" t="s">
+        <v>129</v>
+      </c>
+      <c r="D24" s="245"/>
+      <c r="E24" s="245"/>
+      <c r="F24" s="245"/>
+      <c r="G24" s="245"/>
+      <c r="H24" s="245"/>
+      <c r="I24" s="245"/>
+      <c r="J24" s="245"/>
+      <c r="K24" s="245"/>
+      <c r="L24" s="245"/>
+      <c r="M24" s="245"/>
+      <c r="N24" s="246"/>
+    </row>
+    <row r="25" spans="1:16" ht="30" customHeight="1">
+      <c r="A25" s="225" t="s">
+        <v>130</v>
+      </c>
+      <c r="B25" s="226"/>
+      <c r="C25" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="D25" s="238" t="s">
+        <v>131</v>
+      </c>
+      <c r="E25" s="238"/>
+      <c r="F25" s="238"/>
+      <c r="G25" s="238"/>
+      <c r="H25" s="238"/>
+      <c r="I25" s="238"/>
+      <c r="J25" s="238"/>
+      <c r="K25" s="238"/>
+      <c r="L25" s="238"/>
+      <c r="M25" s="238"/>
+      <c r="N25" s="239"/>
+    </row>
+    <row r="26" spans="1:16" ht="15" customHeight="1">
+      <c r="A26" s="225" t="s">
+        <v>132</v>
+      </c>
+      <c r="B26" s="226"/>
+      <c r="C26" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="D26" s="240" t="s">
+        <v>127</v>
+      </c>
+      <c r="E26" s="240"/>
+      <c r="F26" s="42"/>
+      <c r="G26" s="16" t="s">
+        <v>133</v>
+      </c>
+      <c r="H26" s="17"/>
+      <c r="I26" s="18"/>
+      <c r="J26" s="241" t="s">
+        <v>1</v>
+      </c>
+      <c r="K26" s="241"/>
+      <c r="L26" s="242" t="s">
+        <v>134</v>
+      </c>
+      <c r="M26" s="242"/>
+      <c r="N26" s="243"/>
+    </row>
+    <row r="27" spans="1:16" ht="30" customHeight="1">
+      <c r="A27" s="223" t="s">
+        <v>135</v>
+      </c>
+      <c r="B27" s="224"/>
+      <c r="C27" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="D27" s="13"/>
+      <c r="E27" s="13"/>
+      <c r="F27" s="13"/>
+      <c r="G27" s="13"/>
+      <c r="H27" s="13"/>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="13"/>
+      <c r="L27" s="13"/>
+      <c r="M27" s="13"/>
+      <c r="N27" s="14"/>
+    </row>
+    <row r="28" spans="1:16" ht="30" customHeight="1">
+      <c r="A28" s="225" t="s">
+        <v>136</v>
+      </c>
+      <c r="B28" s="226"/>
+      <c r="C28" s="227"/>
+      <c r="D28" s="227"/>
+      <c r="E28" s="227"/>
+      <c r="F28" s="227"/>
+      <c r="G28" s="227"/>
+      <c r="H28" s="227"/>
+      <c r="I28" s="227"/>
+      <c r="J28" s="227"/>
+      <c r="K28" s="227"/>
+      <c r="L28" s="227"/>
+      <c r="M28" s="227"/>
+      <c r="N28" s="228"/>
+    </row>
+    <row r="29" spans="1:16" s="19" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A29" s="229" t="s">
+        <v>137</v>
+      </c>
+      <c r="B29" s="230"/>
+      <c r="C29" s="230"/>
+      <c r="D29" s="231"/>
+      <c r="E29" s="232" t="s">
+        <v>138</v>
+      </c>
+      <c r="F29" s="232"/>
+      <c r="G29" s="232"/>
+      <c r="H29" s="232"/>
+      <c r="I29" s="232"/>
+      <c r="J29" s="232" t="s">
+        <v>139</v>
+      </c>
+      <c r="K29" s="232"/>
+      <c r="L29" s="232"/>
+      <c r="M29" s="232"/>
+      <c r="N29" s="233"/>
+    </row>
+    <row r="30" spans="1:16" ht="60" customHeight="1" thickBot="1">
+      <c r="A30" s="203"/>
+      <c r="B30" s="204"/>
+      <c r="C30" s="204"/>
+      <c r="D30" s="204"/>
+      <c r="E30" s="204"/>
+      <c r="F30" s="204"/>
+      <c r="G30" s="204"/>
+      <c r="H30" s="204"/>
+      <c r="I30" s="204"/>
+      <c r="J30" s="204"/>
+      <c r="K30" s="204"/>
+      <c r="L30" s="204"/>
+      <c r="M30" s="204"/>
+      <c r="N30" s="205"/>
+    </row>
+    <row r="31" spans="1:16" ht="20.149999999999999" customHeight="1" thickBot="1">
+      <c r="A31" s="234" t="s">
+        <v>140</v>
+      </c>
+      <c r="B31" s="234"/>
+      <c r="C31" s="234"/>
+      <c r="D31" s="234"/>
+      <c r="E31" s="234"/>
+      <c r="F31" s="234"/>
+      <c r="G31" s="234"/>
+      <c r="H31" s="234"/>
+      <c r="I31" s="234"/>
+      <c r="J31" s="234"/>
+      <c r="K31" s="234"/>
+      <c r="L31" s="234"/>
+      <c r="M31" s="234"/>
+      <c r="N31" s="234"/>
+    </row>
+    <row r="32" spans="1:16" ht="15.5">
+      <c r="A32" s="235" t="s">
+        <v>141</v>
+      </c>
+      <c r="B32" s="236"/>
+      <c r="C32" s="236"/>
+      <c r="D32" s="236"/>
+      <c r="E32" s="236"/>
+      <c r="F32" s="236"/>
+      <c r="G32" s="236"/>
+      <c r="H32" s="236"/>
+      <c r="I32" s="236"/>
+      <c r="J32" s="236"/>
+      <c r="K32" s="236"/>
+      <c r="L32" s="236"/>
+      <c r="M32" s="236"/>
+      <c r="N32" s="237"/>
+      <c r="O32" s="20"/>
+    </row>
+    <row r="33" spans="1:14" ht="14.15" customHeight="1">
+      <c r="A33" s="209" t="s">
+        <v>142</v>
+      </c>
+      <c r="B33" s="210"/>
+      <c r="C33" s="210"/>
+      <c r="D33" s="210"/>
+      <c r="E33" s="210"/>
+      <c r="F33" s="210"/>
+      <c r="G33" s="210"/>
+      <c r="H33" s="210"/>
+      <c r="I33" s="210"/>
+      <c r="J33" s="210"/>
+      <c r="K33" s="210"/>
+      <c r="L33" s="210"/>
+      <c r="M33" s="210"/>
+      <c r="N33" s="211"/>
+    </row>
+    <row r="34" spans="1:14" ht="14.15" customHeight="1">
+      <c r="A34" s="209" t="s">
+        <v>143</v>
+      </c>
+      <c r="B34" s="210"/>
+      <c r="C34" s="210"/>
+      <c r="D34" s="210"/>
+      <c r="E34" s="210"/>
+      <c r="F34" s="210"/>
+      <c r="G34" s="210"/>
+      <c r="H34" s="210"/>
+      <c r="I34" s="210"/>
+      <c r="J34" s="210"/>
+      <c r="K34" s="210"/>
+      <c r="L34" s="210"/>
+      <c r="M34" s="210"/>
+      <c r="N34" s="211"/>
+    </row>
+    <row r="35" spans="1:14" ht="14.15" customHeight="1" thickBot="1">
+      <c r="A35" s="212" t="s">
+        <v>144</v>
+      </c>
+      <c r="B35" s="213"/>
+      <c r="C35" s="213"/>
+      <c r="D35" s="213"/>
+      <c r="E35" s="213"/>
+      <c r="F35" s="213"/>
+      <c r="G35" s="213"/>
+      <c r="H35" s="213"/>
+      <c r="I35" s="213"/>
+      <c r="J35" s="213"/>
+      <c r="K35" s="213"/>
+      <c r="L35" s="213"/>
+      <c r="M35" s="213"/>
+      <c r="N35" s="214"/>
+    </row>
+    <row r="36" spans="1:14" ht="65.25" customHeight="1" thickBot="1">
+      <c r="A36" s="215" t="s">
+        <v>145</v>
+      </c>
+      <c r="B36" s="216"/>
+      <c r="C36" s="216"/>
+      <c r="D36" s="216"/>
+      <c r="E36" s="216"/>
+      <c r="F36" s="216"/>
+      <c r="G36" s="216"/>
+      <c r="H36" s="216"/>
+      <c r="I36" s="216"/>
+      <c r="J36" s="216"/>
+      <c r="K36" s="216"/>
+      <c r="L36" s="216"/>
+      <c r="M36" s="216"/>
+      <c r="N36" s="217"/>
+    </row>
+    <row r="37" spans="1:14" s="19" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A37" s="218" t="s">
+        <v>146</v>
+      </c>
+      <c r="B37" s="219"/>
+      <c r="C37" s="219"/>
+      <c r="D37" s="220"/>
+      <c r="E37" s="221" t="s">
+        <v>147</v>
+      </c>
+      <c r="F37" s="221"/>
+      <c r="G37" s="221"/>
+      <c r="H37" s="221"/>
+      <c r="I37" s="221"/>
+      <c r="J37" s="221" t="s">
+        <v>148</v>
+      </c>
+      <c r="K37" s="221"/>
+      <c r="L37" s="221"/>
+      <c r="M37" s="221"/>
+      <c r="N37" s="222"/>
+    </row>
+    <row r="38" spans="1:14" ht="60" customHeight="1" thickBot="1">
+      <c r="A38" s="203"/>
+      <c r="B38" s="204"/>
+      <c r="C38" s="204"/>
+      <c r="D38" s="204"/>
+      <c r="E38" s="204"/>
+      <c r="F38" s="204"/>
+      <c r="G38" s="204"/>
+      <c r="H38" s="204"/>
+      <c r="I38" s="204"/>
+      <c r="J38" s="204"/>
+      <c r="K38" s="204"/>
+      <c r="L38" s="204"/>
+      <c r="M38" s="204"/>
+      <c r="N38" s="205"/>
+    </row>
+    <row r="39" spans="1:14" ht="60" customHeight="1" thickBot="1">
+      <c r="A39" s="206" t="s">
+        <v>149</v>
+      </c>
+      <c r="B39" s="207"/>
+      <c r="C39" s="207"/>
+      <c r="D39" s="207"/>
+      <c r="E39" s="207"/>
+      <c r="F39" s="207"/>
+      <c r="G39" s="207"/>
+      <c r="H39" s="207"/>
+      <c r="I39" s="207"/>
+      <c r="J39" s="207"/>
+      <c r="K39" s="207"/>
+      <c r="L39" s="207"/>
+      <c r="M39" s="207"/>
+      <c r="N39" s="208"/>
+    </row>
+  </sheetData>
+  <mergeCells count="98">
+    <mergeCell ref="G1:N3"/>
+    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="K6:L6"/>
+    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="A6:B7"/>
+    <mergeCell ref="C6:F7"/>
+    <mergeCell ref="G6:J7"/>
+    <mergeCell ref="K7:L7"/>
+    <mergeCell ref="M7:N7"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="D8:N8"/>
+    <mergeCell ref="A9:B10"/>
+    <mergeCell ref="C9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="F9:G10"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="K9:L10"/>
+    <mergeCell ref="M9:N10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="M11:N11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="H13:I13"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="K14:L14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="K15:L15"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="D21:N21"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="K16:L16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:B19"/>
+    <mergeCell ref="K18:L18"/>
+    <mergeCell ref="C19:N19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="A23:B24"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="C24:N24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="D25:N25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="L26:N26"/>
+    <mergeCell ref="A33:N33"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:N28"/>
+    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="E29:I29"/>
+    <mergeCell ref="J29:N29"/>
+    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="E30:I30"/>
+    <mergeCell ref="J30:N30"/>
+    <mergeCell ref="A31:N31"/>
+    <mergeCell ref="A32:N32"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="E38:I38"/>
+    <mergeCell ref="J38:N38"/>
+    <mergeCell ref="A39:N39"/>
+    <mergeCell ref="A34:N34"/>
+    <mergeCell ref="A35:N35"/>
+    <mergeCell ref="A36:N36"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="E37:I37"/>
+    <mergeCell ref="J37:N37"/>
+  </mergeCells>
+  <phoneticPr fontId="35" type="noConversion"/>
+  <dataValidations count="10">
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Engingeering(NPD/Product/Process/Tooling Engineer) should be as a leader for item 7,8,9" sqref="E30:I30" xr:uid="{00000000-0002-0000-0200-000000000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="SDE should be as a leader for item 1~6" sqref="J30:N30" xr:uid="{00000000-0002-0000-0200-000001000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Purchasing should be a leader to get agreement with all departments of Littelfuse &amp; suppliers to have a final result for Print/Spec. review including clear due date/quality &amp; technical potential requirements" sqref="A30:D30" xr:uid="{00000000-0002-0000-0200-000002000000}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F18" xr:uid="{00000000-0002-0000-0200-000003000000}">
+      <formula1>$X$2:$X$6</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J26:K26" xr:uid="{00000000-0002-0000-0200-000004000000}">
+      <formula1>$V$1:$V$5</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C18" xr:uid="{00000000-0002-0000-0200-000005000000}">
+      <formula1>$W$1:$W$4</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K11:L16" xr:uid="{00000000-0002-0000-0200-000006000000}">
+      <formula1>$Y$1:$Y$9</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C20:C23 C25:C27" xr:uid="{00000000-0002-0000-0200-000007000000}">
+      <formula1>$W$1:$W$3</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G6" xr:uid="{00000000-0002-0000-0200-000008000000}">
+      <formula1>$Z$1:$Z$5</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M7:N7" xr:uid="{00000000-0002-0000-0200-000009000000}">
+      <formula1>$AA$1:$AA$3</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="82" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="2059" r:id="rId4" name="Check Box 11">
-              <controlPr locked="0" defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+            <control shapeId="3076" r:id="rId4" name="Option Button 4">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>160020</xdr:rowOff>
+                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:row>32</xdr:row>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>38100</xdr:rowOff>
+                    <xdr:col>0</xdr:col>
+                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:row>33</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="2060" r:id="rId5" name="Check Box 12">
-              <controlPr locked="0" defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+            <control shapeId="3077" r:id="rId5" name="Option Button 5">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>114300</xdr:rowOff>
+                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:row>33</xdr:row>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:col>0</xdr:col>
+                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:row>34</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="2061" r:id="rId6" name="Check Box 13">
-              <controlPr locked="0" defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+            <control shapeId="3078" r:id="rId6" name="Option Button 6">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
-[...198 lines deleted...]
-                    <xdr:row>26</xdr:row>
+                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:row>34</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>1</xdr:col>
-[...14 lines deleted...]
-                  <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
-[...44 lines deleted...]
-                    <xdr:row>38</xdr:row>
+                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:row>35</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
-                  </from>
-[...202 lines deleted...]
-                    <xdr:rowOff>22860</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:AA73"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A14" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="Q72" sqref="Q72"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5"/>
+  <cols>
+    <col min="2" max="2" width="6.453125" customWidth="1"/>
+    <col min="3" max="3" width="12.453125" customWidth="1"/>
+    <col min="4" max="4" width="2.7265625" customWidth="1"/>
+    <col min="5" max="5" width="5.453125" customWidth="1"/>
+    <col min="6" max="6" width="7.7265625" customWidth="1"/>
+    <col min="7" max="9" width="5.453125" customWidth="1"/>
+    <col min="10" max="10" width="7.453125" customWidth="1"/>
+    <col min="11" max="13" width="6.26953125" customWidth="1"/>
+    <col min="14" max="14" width="16.26953125" customWidth="1"/>
+    <col min="22" max="22" width="18.26953125" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="39.26953125" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="19.7265625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27" ht="14.15" customHeight="1">
+      <c r="G1" s="280" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" s="280"/>
+      <c r="I1" s="280"/>
+      <c r="J1" s="280"/>
+      <c r="K1" s="280"/>
+      <c r="L1" s="280"/>
+      <c r="M1" s="280"/>
+      <c r="N1" s="280"/>
+      <c r="V1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z1" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27" ht="14.15" customHeight="1">
+      <c r="G2" s="280"/>
+      <c r="H2" s="280"/>
+      <c r="I2" s="280"/>
+      <c r="J2" s="280"/>
+      <c r="K2" s="280"/>
+      <c r="L2" s="280"/>
+      <c r="M2" s="280"/>
+      <c r="N2" s="280"/>
+      <c r="V2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="W2" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="X2" s="1">
+        <v>1</v>
+      </c>
+      <c r="Y2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z2" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA2" s="1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27" ht="14.15" customHeight="1">
+      <c r="G3" s="280"/>
+      <c r="H3" s="280"/>
+      <c r="I3" s="280"/>
+      <c r="J3" s="280"/>
+      <c r="K3" s="280"/>
+      <c r="L3" s="280"/>
+      <c r="M3" s="280"/>
+      <c r="N3" s="280"/>
+      <c r="V3" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="X3" s="1">
+        <v>2</v>
+      </c>
+      <c r="Y3" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Z3" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA3" s="1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27" ht="14.15" customHeight="1">
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="V4" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X4" s="1">
+        <v>3</v>
+      </c>
+      <c r="Y4" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z4" s="2" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" ht="20.149999999999999" customHeight="1" thickBot="1">
+      <c r="A5" s="234" t="s">
+        <v>98</v>
+      </c>
+      <c r="B5" s="234"/>
+      <c r="C5" s="234"/>
+      <c r="D5" s="234"/>
+      <c r="E5" s="234"/>
+      <c r="F5" s="234"/>
+      <c r="G5" s="234"/>
+      <c r="H5" s="234"/>
+      <c r="I5" s="234"/>
+      <c r="J5" s="234"/>
+      <c r="K5" s="234"/>
+      <c r="L5" s="234"/>
+      <c r="M5" s="234"/>
+      <c r="N5" s="234"/>
+      <c r="V5" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W5" s="1"/>
+      <c r="X5" s="1">
+        <v>4</v>
+      </c>
+      <c r="Y5" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="Z5" s="2" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" ht="30" customHeight="1" thickBot="1">
+      <c r="A6" s="270" t="s">
+        <v>102</v>
+      </c>
+      <c r="B6" s="285"/>
+      <c r="C6" s="288"/>
+      <c r="D6" s="289"/>
+      <c r="E6" s="289"/>
+      <c r="F6" s="290"/>
+      <c r="G6" s="294" t="s">
+        <v>88</v>
+      </c>
+      <c r="H6" s="295"/>
+      <c r="I6" s="295"/>
+      <c r="J6" s="295"/>
+      <c r="K6" s="281" t="s">
+        <v>103</v>
+      </c>
+      <c r="L6" s="282"/>
+      <c r="M6" s="283"/>
+      <c r="N6" s="284"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+      <c r="X6" s="1">
+        <v>5</v>
+      </c>
+      <c r="Y6" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z6" s="4"/>
+    </row>
+    <row r="7" spans="1:27" ht="30" customHeight="1" thickBot="1">
+      <c r="A7" s="286"/>
+      <c r="B7" s="287"/>
+      <c r="C7" s="291"/>
+      <c r="D7" s="292"/>
+      <c r="E7" s="292"/>
+      <c r="F7" s="293"/>
+      <c r="G7" s="296"/>
+      <c r="H7" s="297"/>
+      <c r="I7" s="297"/>
+      <c r="J7" s="297"/>
+      <c r="K7" s="281" t="s">
+        <v>105</v>
+      </c>
+      <c r="L7" s="298"/>
+      <c r="M7" s="299" t="s">
+        <v>1</v>
+      </c>
+      <c r="N7" s="300"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+      <c r="X7" s="1"/>
+      <c r="Y7" s="1"/>
+      <c r="Z7" s="4"/>
+    </row>
+    <row r="8" spans="1:27" ht="14.9" customHeight="1" thickBot="1">
+      <c r="A8" s="266" t="s">
+        <v>106</v>
+      </c>
+      <c r="B8" s="267"/>
+      <c r="C8" s="267"/>
+      <c r="D8" s="268"/>
+      <c r="E8" s="268"/>
+      <c r="F8" s="268"/>
+      <c r="G8" s="268"/>
+      <c r="H8" s="268"/>
+      <c r="I8" s="268"/>
+      <c r="J8" s="268"/>
+      <c r="K8" s="268"/>
+      <c r="L8" s="268"/>
+      <c r="M8" s="268"/>
+      <c r="N8" s="269"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+      <c r="X8" s="1"/>
+      <c r="Y8" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="Z8" s="4"/>
+    </row>
+    <row r="9" spans="1:27" ht="20.149999999999999" customHeight="1">
+      <c r="A9" s="270" t="s">
+        <v>108</v>
+      </c>
+      <c r="B9" s="271"/>
+      <c r="C9" s="274" t="s">
+        <v>109</v>
+      </c>
+      <c r="D9" s="271"/>
+      <c r="E9" s="276" t="s">
+        <v>110</v>
+      </c>
+      <c r="F9" s="274" t="s">
+        <v>111</v>
+      </c>
+      <c r="G9" s="271"/>
+      <c r="H9" s="278" t="s">
+        <v>112</v>
+      </c>
+      <c r="I9" s="278"/>
+      <c r="J9" s="278" t="s">
+        <v>113</v>
+      </c>
+      <c r="K9" s="278" t="s">
+        <v>114</v>
+      </c>
+      <c r="L9" s="278"/>
+      <c r="M9" s="278" t="s">
+        <v>115</v>
+      </c>
+      <c r="N9" s="279"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+      <c r="X9" s="1"/>
+      <c r="Y9" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="Z9" s="4"/>
+    </row>
+    <row r="10" spans="1:27" ht="16.5" customHeight="1">
+      <c r="A10" s="272"/>
+      <c r="B10" s="273"/>
+      <c r="C10" s="275"/>
+      <c r="D10" s="273"/>
+      <c r="E10" s="277"/>
+      <c r="F10" s="275"/>
+      <c r="G10" s="273"/>
+      <c r="H10" s="232" t="s">
+        <v>117</v>
+      </c>
+      <c r="I10" s="232"/>
+      <c r="J10" s="232"/>
+      <c r="K10" s="232"/>
+      <c r="L10" s="232"/>
+      <c r="M10" s="232"/>
+      <c r="N10" s="233"/>
+      <c r="Z10" s="4"/>
+    </row>
+    <row r="11" spans="1:27" ht="14.9" customHeight="1">
+      <c r="A11" s="262"/>
+      <c r="B11" s="263"/>
+      <c r="C11" s="264"/>
+      <c r="D11" s="264"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="265"/>
+      <c r="G11" s="265"/>
+      <c r="H11" s="258"/>
+      <c r="I11" s="258"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="259" t="s">
+        <v>1</v>
+      </c>
+      <c r="L11" s="259"/>
+      <c r="M11" s="260"/>
+      <c r="N11" s="261"/>
+    </row>
+    <row r="12" spans="1:27" ht="14.9" customHeight="1">
+      <c r="A12" s="262"/>
+      <c r="B12" s="263"/>
+      <c r="C12" s="264"/>
+      <c r="D12" s="264"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="265"/>
+      <c r="G12" s="265"/>
+      <c r="H12" s="258"/>
+      <c r="I12" s="258"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="259" t="s">
+        <v>1</v>
+      </c>
+      <c r="L12" s="259"/>
+      <c r="M12" s="260"/>
+      <c r="N12" s="261"/>
+    </row>
+    <row r="13" spans="1:27" ht="14.9" customHeight="1">
+      <c r="A13" s="262"/>
+      <c r="B13" s="263"/>
+      <c r="C13" s="264"/>
+      <c r="D13" s="264"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="265"/>
+      <c r="G13" s="265"/>
+      <c r="H13" s="258"/>
+      <c r="I13" s="258"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="259" t="s">
+        <v>1</v>
+      </c>
+      <c r="L13" s="259"/>
+      <c r="M13" s="260"/>
+      <c r="N13" s="261"/>
+    </row>
+    <row r="14" spans="1:27" ht="14.9" customHeight="1">
+      <c r="A14" s="262"/>
+      <c r="B14" s="263"/>
+      <c r="C14" s="264"/>
+      <c r="D14" s="264"/>
+      <c r="E14" s="5"/>
+      <c r="F14" s="265"/>
+      <c r="G14" s="265"/>
+      <c r="H14" s="258"/>
+      <c r="I14" s="258"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="259" t="s">
+        <v>1</v>
+      </c>
+      <c r="L14" s="259"/>
+      <c r="M14" s="260"/>
+      <c r="N14" s="261"/>
+    </row>
+    <row r="15" spans="1:27" ht="14.9" customHeight="1">
+      <c r="A15" s="262"/>
+      <c r="B15" s="263"/>
+      <c r="C15" s="264"/>
+      <c r="D15" s="264"/>
+      <c r="E15" s="5"/>
+      <c r="F15" s="265"/>
+      <c r="G15" s="265"/>
+      <c r="H15" s="258"/>
+      <c r="I15" s="258"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="259" t="s">
+        <v>1</v>
+      </c>
+      <c r="L15" s="259"/>
+      <c r="M15" s="260"/>
+      <c r="N15" s="261"/>
+    </row>
+    <row r="16" spans="1:27" ht="14.9" customHeight="1" thickBot="1">
+      <c r="A16" s="247"/>
+      <c r="B16" s="248"/>
+      <c r="C16" s="249"/>
+      <c r="D16" s="249"/>
+      <c r="E16" s="6"/>
+      <c r="F16" s="250"/>
+      <c r="G16" s="250"/>
+      <c r="H16" s="251"/>
+      <c r="I16" s="251"/>
+      <c r="J16" s="6"/>
+      <c r="K16" s="252" t="s">
+        <v>1</v>
+      </c>
+      <c r="L16" s="252"/>
+      <c r="M16" s="253"/>
+      <c r="N16" s="254"/>
+    </row>
+    <row r="17" spans="1:16" ht="20.149999999999999" customHeight="1" thickBot="1">
+      <c r="A17" s="234" t="s">
+        <v>118</v>
+      </c>
+      <c r="B17" s="234"/>
+      <c r="C17" s="234"/>
+      <c r="D17" s="234"/>
+      <c r="E17" s="234"/>
+      <c r="F17" s="234"/>
+      <c r="G17" s="234"/>
+      <c r="H17" s="234"/>
+      <c r="I17" s="234"/>
+      <c r="J17" s="234"/>
+      <c r="K17" s="234"/>
+      <c r="L17" s="234"/>
+      <c r="M17" s="234"/>
+      <c r="N17" s="234"/>
+    </row>
+    <row r="18" spans="1:16" ht="15" customHeight="1">
+      <c r="A18" s="255" t="s">
+        <v>119</v>
+      </c>
+      <c r="B18" s="256"/>
+      <c r="C18" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="D18" s="8"/>
+      <c r="E18" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="F18" s="10">
+        <v>3</v>
+      </c>
+      <c r="G18" s="8"/>
+      <c r="H18" s="8"/>
+      <c r="I18" s="8"/>
+      <c r="J18" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="K18" s="257"/>
+      <c r="L18" s="257"/>
+      <c r="M18" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="N18" s="43"/>
+    </row>
+    <row r="19" spans="1:16" ht="15" customHeight="1">
+      <c r="A19" s="223"/>
+      <c r="B19" s="224"/>
+      <c r="C19" s="245" t="s">
+        <v>122</v>
+      </c>
+      <c r="D19" s="245"/>
+      <c r="E19" s="245"/>
+      <c r="F19" s="245"/>
+      <c r="G19" s="245"/>
+      <c r="H19" s="245"/>
+      <c r="I19" s="245"/>
+      <c r="J19" s="245"/>
+      <c r="K19" s="245"/>
+      <c r="L19" s="245"/>
+      <c r="M19" s="245"/>
+      <c r="N19" s="246"/>
+    </row>
+    <row r="20" spans="1:16" ht="15" customHeight="1">
+      <c r="A20" s="223" t="s">
+        <v>123</v>
+      </c>
+      <c r="B20" s="224"/>
+      <c r="C20" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="D20" s="13"/>
+      <c r="E20" s="13"/>
+      <c r="F20" s="13"/>
+      <c r="G20" s="13"/>
+      <c r="H20" s="13"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="13"/>
+      <c r="L20" s="13"/>
+      <c r="M20" s="13"/>
+      <c r="N20" s="14"/>
+    </row>
+    <row r="21" spans="1:16" ht="15" customHeight="1">
+      <c r="A21" s="225" t="s">
+        <v>124</v>
+      </c>
+      <c r="B21" s="226"/>
+      <c r="C21" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="D21" s="238" t="s">
+        <v>125</v>
+      </c>
+      <c r="E21" s="238"/>
+      <c r="F21" s="238"/>
+      <c r="G21" s="238"/>
+      <c r="H21" s="238"/>
+      <c r="I21" s="238"/>
+      <c r="J21" s="238"/>
+      <c r="K21" s="238"/>
+      <c r="L21" s="238"/>
+      <c r="M21" s="238"/>
+      <c r="N21" s="239"/>
+      <c r="P21" s="15"/>
+    </row>
+    <row r="22" spans="1:16" ht="15" customHeight="1">
+      <c r="A22" s="225" t="s">
+        <v>126</v>
+      </c>
+      <c r="B22" s="226"/>
+      <c r="C22" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="D22" s="240" t="s">
+        <v>127</v>
+      </c>
+      <c r="E22" s="240"/>
+      <c r="F22" s="244"/>
+      <c r="G22" s="244"/>
+      <c r="H22" s="13"/>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="13"/>
+      <c r="L22" s="13"/>
+      <c r="M22" s="13"/>
+      <c r="N22" s="14"/>
+    </row>
+    <row r="23" spans="1:16" ht="15" customHeight="1">
+      <c r="A23" s="225" t="s">
+        <v>128</v>
+      </c>
+      <c r="B23" s="226"/>
+      <c r="C23" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="D23" s="240" t="s">
+        <v>127</v>
+      </c>
+      <c r="E23" s="240"/>
+      <c r="F23" s="244"/>
+      <c r="G23" s="244"/>
+      <c r="H23" s="13"/>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="13"/>
+      <c r="L23" s="13"/>
+      <c r="M23" s="13"/>
+      <c r="N23" s="14"/>
+    </row>
+    <row r="24" spans="1:16" ht="15" customHeight="1">
+      <c r="A24" s="225"/>
+      <c r="B24" s="226"/>
+      <c r="C24" s="245" t="s">
+        <v>129</v>
+      </c>
+      <c r="D24" s="245"/>
+      <c r="E24" s="245"/>
+      <c r="F24" s="245"/>
+      <c r="G24" s="245"/>
+      <c r="H24" s="245"/>
+      <c r="I24" s="245"/>
+      <c r="J24" s="245"/>
+      <c r="K24" s="245"/>
+      <c r="L24" s="245"/>
+      <c r="M24" s="245"/>
+      <c r="N24" s="246"/>
+    </row>
+    <row r="25" spans="1:16" ht="30" customHeight="1">
+      <c r="A25" s="225" t="s">
+        <v>130</v>
+      </c>
+      <c r="B25" s="226"/>
+      <c r="C25" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="D25" s="238" t="s">
+        <v>131</v>
+      </c>
+      <c r="E25" s="238"/>
+      <c r="F25" s="238"/>
+      <c r="G25" s="238"/>
+      <c r="H25" s="238"/>
+      <c r="I25" s="238"/>
+      <c r="J25" s="238"/>
+      <c r="K25" s="238"/>
+      <c r="L25" s="238"/>
+      <c r="M25" s="238"/>
+      <c r="N25" s="239"/>
+    </row>
+    <row r="26" spans="1:16" ht="15" customHeight="1">
+      <c r="A26" s="225" t="s">
+        <v>132</v>
+      </c>
+      <c r="B26" s="226"/>
+      <c r="C26" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="D26" s="240" t="s">
+        <v>127</v>
+      </c>
+      <c r="E26" s="240"/>
+      <c r="F26" s="42"/>
+      <c r="G26" s="16" t="s">
+        <v>133</v>
+      </c>
+      <c r="H26" s="17"/>
+      <c r="I26" s="18"/>
+      <c r="J26" s="241" t="s">
+        <v>1</v>
+      </c>
+      <c r="K26" s="241"/>
+      <c r="L26" s="242" t="s">
+        <v>134</v>
+      </c>
+      <c r="M26" s="242"/>
+      <c r="N26" s="243"/>
+    </row>
+    <row r="27" spans="1:16" ht="30" customHeight="1">
+      <c r="A27" s="223" t="s">
+        <v>135</v>
+      </c>
+      <c r="B27" s="224"/>
+      <c r="C27" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="D27" s="13"/>
+      <c r="E27" s="13"/>
+      <c r="F27" s="13"/>
+      <c r="G27" s="13"/>
+      <c r="H27" s="13"/>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="13"/>
+      <c r="L27" s="13"/>
+      <c r="M27" s="13"/>
+      <c r="N27" s="14"/>
+    </row>
+    <row r="28" spans="1:16" ht="30" customHeight="1">
+      <c r="A28" s="225" t="s">
+        <v>136</v>
+      </c>
+      <c r="B28" s="226"/>
+      <c r="C28" s="227"/>
+      <c r="D28" s="227"/>
+      <c r="E28" s="227"/>
+      <c r="F28" s="227"/>
+      <c r="G28" s="227"/>
+      <c r="H28" s="227"/>
+      <c r="I28" s="227"/>
+      <c r="J28" s="227"/>
+      <c r="K28" s="227"/>
+      <c r="L28" s="227"/>
+      <c r="M28" s="227"/>
+      <c r="N28" s="228"/>
+    </row>
+    <row r="29" spans="1:16" s="19" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A29" s="229" t="s">
+        <v>137</v>
+      </c>
+      <c r="B29" s="230"/>
+      <c r="C29" s="230"/>
+      <c r="D29" s="231"/>
+      <c r="E29" s="232" t="s">
+        <v>138</v>
+      </c>
+      <c r="F29" s="232"/>
+      <c r="G29" s="232"/>
+      <c r="H29" s="232"/>
+      <c r="I29" s="232"/>
+      <c r="J29" s="232" t="s">
+        <v>139</v>
+      </c>
+      <c r="K29" s="232"/>
+      <c r="L29" s="232"/>
+      <c r="M29" s="232"/>
+      <c r="N29" s="233"/>
+    </row>
+    <row r="30" spans="1:16" ht="60" customHeight="1" thickBot="1">
+      <c r="A30" s="203"/>
+      <c r="B30" s="204"/>
+      <c r="C30" s="204"/>
+      <c r="D30" s="204"/>
+      <c r="E30" s="204"/>
+      <c r="F30" s="204"/>
+      <c r="G30" s="204"/>
+      <c r="H30" s="204"/>
+      <c r="I30" s="204"/>
+      <c r="J30" s="204"/>
+      <c r="K30" s="204"/>
+      <c r="L30" s="204"/>
+      <c r="M30" s="204"/>
+      <c r="N30" s="205"/>
+    </row>
+    <row r="31" spans="1:16" ht="20.149999999999999" customHeight="1" thickBot="1">
+      <c r="A31" s="234" t="s">
+        <v>140</v>
+      </c>
+      <c r="B31" s="234"/>
+      <c r="C31" s="234"/>
+      <c r="D31" s="234"/>
+      <c r="E31" s="234"/>
+      <c r="F31" s="234"/>
+      <c r="G31" s="234"/>
+      <c r="H31" s="234"/>
+      <c r="I31" s="234"/>
+      <c r="J31" s="234"/>
+      <c r="K31" s="234"/>
+      <c r="L31" s="234"/>
+      <c r="M31" s="234"/>
+      <c r="N31" s="234"/>
+    </row>
+    <row r="32" spans="1:16" ht="15.5">
+      <c r="A32" s="235" t="s">
+        <v>141</v>
+      </c>
+      <c r="B32" s="236"/>
+      <c r="C32" s="236"/>
+      <c r="D32" s="236"/>
+      <c r="E32" s="236"/>
+      <c r="F32" s="236"/>
+      <c r="G32" s="236"/>
+      <c r="H32" s="236"/>
+      <c r="I32" s="236"/>
+      <c r="J32" s="236"/>
+      <c r="K32" s="236"/>
+      <c r="L32" s="236"/>
+      <c r="M32" s="236"/>
+      <c r="N32" s="237"/>
+      <c r="O32" s="20"/>
+    </row>
+    <row r="33" spans="1:14" ht="14.15" customHeight="1">
+      <c r="A33" s="209" t="s">
+        <v>142</v>
+      </c>
+      <c r="B33" s="210"/>
+      <c r="C33" s="210"/>
+      <c r="D33" s="210"/>
+      <c r="E33" s="210"/>
+      <c r="F33" s="210"/>
+      <c r="G33" s="210"/>
+      <c r="H33" s="210"/>
+      <c r="I33" s="210"/>
+      <c r="J33" s="210"/>
+      <c r="K33" s="210"/>
+      <c r="L33" s="210"/>
+      <c r="M33" s="210"/>
+      <c r="N33" s="211"/>
+    </row>
+    <row r="34" spans="1:14" ht="14.15" customHeight="1">
+      <c r="A34" s="209" t="s">
+        <v>150</v>
+      </c>
+      <c r="B34" s="210"/>
+      <c r="C34" s="210"/>
+      <c r="D34" s="210"/>
+      <c r="E34" s="210"/>
+      <c r="F34" s="210"/>
+      <c r="G34" s="210"/>
+      <c r="H34" s="210"/>
+      <c r="I34" s="210"/>
+      <c r="J34" s="210"/>
+      <c r="K34" s="210"/>
+      <c r="L34" s="210"/>
+      <c r="M34" s="210"/>
+      <c r="N34" s="211"/>
+    </row>
+    <row r="35" spans="1:14" ht="14.15" customHeight="1" thickBot="1">
+      <c r="A35" s="212" t="s">
+        <v>144</v>
+      </c>
+      <c r="B35" s="213"/>
+      <c r="C35" s="213"/>
+      <c r="D35" s="213"/>
+      <c r="E35" s="213"/>
+      <c r="F35" s="213"/>
+      <c r="G35" s="213"/>
+      <c r="H35" s="213"/>
+      <c r="I35" s="213"/>
+      <c r="J35" s="213"/>
+      <c r="K35" s="213"/>
+      <c r="L35" s="213"/>
+      <c r="M35" s="213"/>
+      <c r="N35" s="214"/>
+    </row>
+    <row r="36" spans="1:14" ht="65.25" customHeight="1" thickBot="1">
+      <c r="A36" s="215" t="s">
+        <v>145</v>
+      </c>
+      <c r="B36" s="216"/>
+      <c r="C36" s="216"/>
+      <c r="D36" s="216"/>
+      <c r="E36" s="216"/>
+      <c r="F36" s="216"/>
+      <c r="G36" s="216"/>
+      <c r="H36" s="216"/>
+      <c r="I36" s="216"/>
+      <c r="J36" s="216"/>
+      <c r="K36" s="216"/>
+      <c r="L36" s="216"/>
+      <c r="M36" s="216"/>
+      <c r="N36" s="217"/>
+    </row>
+    <row r="37" spans="1:14" s="19" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A37" s="218" t="s">
+        <v>146</v>
+      </c>
+      <c r="B37" s="219"/>
+      <c r="C37" s="219"/>
+      <c r="D37" s="220"/>
+      <c r="E37" s="221" t="s">
+        <v>147</v>
+      </c>
+      <c r="F37" s="221"/>
+      <c r="G37" s="221"/>
+      <c r="H37" s="221"/>
+      <c r="I37" s="221"/>
+      <c r="J37" s="221" t="s">
+        <v>148</v>
+      </c>
+      <c r="K37" s="221"/>
+      <c r="L37" s="221"/>
+      <c r="M37" s="221"/>
+      <c r="N37" s="222"/>
+    </row>
+    <row r="38" spans="1:14" ht="60" customHeight="1" thickBot="1">
+      <c r="A38" s="203"/>
+      <c r="B38" s="204"/>
+      <c r="C38" s="204"/>
+      <c r="D38" s="204"/>
+      <c r="E38" s="204"/>
+      <c r="F38" s="204"/>
+      <c r="G38" s="204"/>
+      <c r="H38" s="204"/>
+      <c r="I38" s="204"/>
+      <c r="J38" s="204"/>
+      <c r="K38" s="204"/>
+      <c r="L38" s="204"/>
+      <c r="M38" s="204"/>
+      <c r="N38" s="205"/>
+    </row>
+    <row r="39" spans="1:14" ht="60" customHeight="1" thickBot="1">
+      <c r="A39" s="206" t="s">
+        <v>151</v>
+      </c>
+      <c r="B39" s="207"/>
+      <c r="C39" s="207"/>
+      <c r="D39" s="207"/>
+      <c r="E39" s="207"/>
+      <c r="F39" s="207"/>
+      <c r="G39" s="207"/>
+      <c r="H39" s="207"/>
+      <c r="I39" s="207"/>
+      <c r="J39" s="207"/>
+      <c r="K39" s="207"/>
+      <c r="L39" s="207"/>
+      <c r="M39" s="207"/>
+      <c r="N39" s="208"/>
+    </row>
+    <row r="40" spans="1:14" ht="20.149999999999999" customHeight="1" thickBot="1">
+      <c r="A40" s="320" t="s">
+        <v>152</v>
+      </c>
+      <c r="B40" s="320"/>
+      <c r="C40" s="320"/>
+      <c r="D40" s="320"/>
+      <c r="E40" s="320"/>
+      <c r="F40" s="320"/>
+      <c r="G40" s="320"/>
+      <c r="H40" s="320"/>
+      <c r="I40" s="320"/>
+      <c r="J40" s="320"/>
+      <c r="K40" s="320"/>
+      <c r="L40" s="320"/>
+      <c r="M40" s="320"/>
+      <c r="N40" s="320"/>
+    </row>
+    <row r="41" spans="1:14" s="19" customFormat="1" ht="39" customHeight="1" thickBot="1">
+      <c r="A41" s="21" t="s">
+        <v>153</v>
+      </c>
+      <c r="B41" s="321" t="s">
+        <v>154</v>
+      </c>
+      <c r="C41" s="321"/>
+      <c r="D41" s="321"/>
+      <c r="E41" s="321"/>
+      <c r="F41" s="321" t="s">
+        <v>155</v>
+      </c>
+      <c r="G41" s="321"/>
+      <c r="H41" s="321" t="s">
+        <v>156</v>
+      </c>
+      <c r="I41" s="321"/>
+      <c r="J41" s="321"/>
+      <c r="K41" s="321"/>
+      <c r="L41" s="321"/>
+      <c r="M41" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="N41" s="23" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" ht="20.149999999999999" customHeight="1">
+      <c r="A42" s="304" t="s">
+        <v>157</v>
+      </c>
+      <c r="B42" s="317" t="s">
+        <v>158</v>
+      </c>
+      <c r="C42" s="317"/>
+      <c r="D42" s="317"/>
+      <c r="E42" s="317"/>
+      <c r="F42" s="308" t="s">
+        <v>1</v>
+      </c>
+      <c r="G42" s="308"/>
+      <c r="H42" s="309"/>
+      <c r="I42" s="309"/>
+      <c r="J42" s="309"/>
+      <c r="K42" s="309"/>
+      <c r="L42" s="309"/>
+      <c r="M42" s="24"/>
+      <c r="N42" s="25"/>
+    </row>
+    <row r="43" spans="1:14" ht="30" customHeight="1">
+      <c r="A43" s="305"/>
+      <c r="B43" s="318" t="s">
+        <v>159</v>
+      </c>
+      <c r="C43" s="318"/>
+      <c r="D43" s="318"/>
+      <c r="E43" s="318"/>
+      <c r="F43" s="311" t="s">
+        <v>1</v>
+      </c>
+      <c r="G43" s="311"/>
+      <c r="H43" s="312"/>
+      <c r="I43" s="312"/>
+      <c r="J43" s="312"/>
+      <c r="K43" s="312"/>
+      <c r="L43" s="312"/>
+      <c r="M43" s="26"/>
+      <c r="N43" s="27"/>
+    </row>
+    <row r="44" spans="1:14" ht="45.4" customHeight="1">
+      <c r="A44" s="305"/>
+      <c r="B44" s="318" t="s">
+        <v>160</v>
+      </c>
+      <c r="C44" s="318" t="s">
+        <v>161</v>
+      </c>
+      <c r="D44" s="318"/>
+      <c r="E44" s="318"/>
+      <c r="F44" s="311" t="s">
+        <v>1</v>
+      </c>
+      <c r="G44" s="311"/>
+      <c r="H44" s="312"/>
+      <c r="I44" s="312"/>
+      <c r="J44" s="312"/>
+      <c r="K44" s="312"/>
+      <c r="L44" s="312"/>
+      <c r="M44" s="26"/>
+      <c r="N44" s="27"/>
+    </row>
+    <row r="45" spans="1:14" ht="20.149999999999999" customHeight="1">
+      <c r="A45" s="305"/>
+      <c r="B45" s="318" t="s">
+        <v>162</v>
+      </c>
+      <c r="C45" s="318" t="s">
+        <v>163</v>
+      </c>
+      <c r="D45" s="318"/>
+      <c r="E45" s="318"/>
+      <c r="F45" s="311" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="311"/>
+      <c r="H45" s="312"/>
+      <c r="I45" s="312"/>
+      <c r="J45" s="312"/>
+      <c r="K45" s="312"/>
+      <c r="L45" s="312"/>
+      <c r="M45" s="26"/>
+      <c r="N45" s="27"/>
+    </row>
+    <row r="46" spans="1:14" ht="15" customHeight="1">
+      <c r="A46" s="305"/>
+      <c r="B46" s="318" t="s">
+        <v>164</v>
+      </c>
+      <c r="C46" s="318" t="s">
+        <v>165</v>
+      </c>
+      <c r="D46" s="318"/>
+      <c r="E46" s="318"/>
+      <c r="F46" s="311" t="s">
+        <v>1</v>
+      </c>
+      <c r="G46" s="311"/>
+      <c r="H46" s="312"/>
+      <c r="I46" s="312"/>
+      <c r="J46" s="312"/>
+      <c r="K46" s="312"/>
+      <c r="L46" s="312"/>
+      <c r="M46" s="26"/>
+      <c r="N46" s="27"/>
+    </row>
+    <row r="47" spans="1:14" ht="20.149999999999999" customHeight="1">
+      <c r="A47" s="305"/>
+      <c r="B47" s="318" t="s">
+        <v>166</v>
+      </c>
+      <c r="C47" s="318" t="s">
+        <v>167</v>
+      </c>
+      <c r="D47" s="318"/>
+      <c r="E47" s="318"/>
+      <c r="F47" s="311" t="s">
+        <v>1</v>
+      </c>
+      <c r="G47" s="311"/>
+      <c r="H47" s="312"/>
+      <c r="I47" s="312"/>
+      <c r="J47" s="312"/>
+      <c r="K47" s="312"/>
+      <c r="L47" s="312"/>
+      <c r="M47" s="26"/>
+      <c r="N47" s="27"/>
+    </row>
+    <row r="48" spans="1:14" ht="15" customHeight="1">
+      <c r="A48" s="305"/>
+      <c r="B48" s="318" t="s">
+        <v>168</v>
+      </c>
+      <c r="C48" s="318" t="s">
+        <v>169</v>
+      </c>
+      <c r="D48" s="318"/>
+      <c r="E48" s="318"/>
+      <c r="F48" s="311" t="s">
+        <v>1</v>
+      </c>
+      <c r="G48" s="311"/>
+      <c r="H48" s="312"/>
+      <c r="I48" s="312"/>
+      <c r="J48" s="312"/>
+      <c r="K48" s="312"/>
+      <c r="L48" s="312"/>
+      <c r="M48" s="26"/>
+      <c r="N48" s="27"/>
+    </row>
+    <row r="49" spans="1:14" ht="45.4" customHeight="1">
+      <c r="A49" s="305"/>
+      <c r="B49" s="318" t="s">
+        <v>170</v>
+      </c>
+      <c r="C49" s="318" t="s">
+        <v>171</v>
+      </c>
+      <c r="D49" s="318"/>
+      <c r="E49" s="318"/>
+      <c r="F49" s="311" t="s">
+        <v>1</v>
+      </c>
+      <c r="G49" s="311"/>
+      <c r="H49" s="312"/>
+      <c r="I49" s="312"/>
+      <c r="J49" s="312"/>
+      <c r="K49" s="312"/>
+      <c r="L49" s="312"/>
+      <c r="M49" s="26"/>
+      <c r="N49" s="27"/>
+    </row>
+    <row r="50" spans="1:14" ht="30" customHeight="1">
+      <c r="A50" s="305"/>
+      <c r="B50" s="318" t="s">
+        <v>172</v>
+      </c>
+      <c r="C50" s="318" t="s">
+        <v>173</v>
+      </c>
+      <c r="D50" s="318"/>
+      <c r="E50" s="318"/>
+      <c r="F50" s="311" t="s">
+        <v>1</v>
+      </c>
+      <c r="G50" s="311"/>
+      <c r="H50" s="312"/>
+      <c r="I50" s="312"/>
+      <c r="J50" s="312"/>
+      <c r="K50" s="312"/>
+      <c r="L50" s="312"/>
+      <c r="M50" s="26"/>
+      <c r="N50" s="27"/>
+    </row>
+    <row r="51" spans="1:14" ht="45.4" customHeight="1">
+      <c r="A51" s="305"/>
+      <c r="B51" s="318" t="s">
+        <v>174</v>
+      </c>
+      <c r="C51" s="318" t="s">
+        <v>175</v>
+      </c>
+      <c r="D51" s="318"/>
+      <c r="E51" s="318"/>
+      <c r="F51" s="311" t="s">
+        <v>1</v>
+      </c>
+      <c r="G51" s="311"/>
+      <c r="H51" s="312"/>
+      <c r="I51" s="312"/>
+      <c r="J51" s="312"/>
+      <c r="K51" s="312"/>
+      <c r="L51" s="312"/>
+      <c r="M51" s="26"/>
+      <c r="N51" s="27"/>
+    </row>
+    <row r="52" spans="1:14" ht="20.149999999999999" customHeight="1">
+      <c r="A52" s="305"/>
+      <c r="B52" s="318" t="s">
+        <v>176</v>
+      </c>
+      <c r="C52" s="318" t="s">
+        <v>177</v>
+      </c>
+      <c r="D52" s="318"/>
+      <c r="E52" s="318"/>
+      <c r="F52" s="311" t="s">
+        <v>1</v>
+      </c>
+      <c r="G52" s="311"/>
+      <c r="H52" s="312"/>
+      <c r="I52" s="312"/>
+      <c r="J52" s="312"/>
+      <c r="K52" s="312"/>
+      <c r="L52" s="312"/>
+      <c r="M52" s="26"/>
+      <c r="N52" s="27"/>
+    </row>
+    <row r="53" spans="1:14" ht="20.149999999999999" customHeight="1">
+      <c r="A53" s="305"/>
+      <c r="B53" s="318" t="s">
+        <v>178</v>
+      </c>
+      <c r="C53" s="318" t="s">
+        <v>179</v>
+      </c>
+      <c r="D53" s="318"/>
+      <c r="E53" s="318"/>
+      <c r="F53" s="311" t="s">
+        <v>1</v>
+      </c>
+      <c r="G53" s="311"/>
+      <c r="H53" s="312"/>
+      <c r="I53" s="312"/>
+      <c r="J53" s="312"/>
+      <c r="K53" s="312"/>
+      <c r="L53" s="312"/>
+      <c r="M53" s="26"/>
+      <c r="N53" s="27"/>
+    </row>
+    <row r="54" spans="1:14" ht="20.149999999999999" customHeight="1">
+      <c r="A54" s="305"/>
+      <c r="B54" s="318" t="s">
+        <v>180</v>
+      </c>
+      <c r="C54" s="318" t="s">
+        <v>181</v>
+      </c>
+      <c r="D54" s="318"/>
+      <c r="E54" s="318"/>
+      <c r="F54" s="311" t="s">
+        <v>1</v>
+      </c>
+      <c r="G54" s="311"/>
+      <c r="H54" s="312"/>
+      <c r="I54" s="312"/>
+      <c r="J54" s="312"/>
+      <c r="K54" s="312"/>
+      <c r="L54" s="312"/>
+      <c r="M54" s="26"/>
+      <c r="N54" s="27"/>
+    </row>
+    <row r="55" spans="1:14" ht="20.149999999999999" customHeight="1" thickBot="1">
+      <c r="A55" s="306"/>
+      <c r="B55" s="316" t="s">
+        <v>182</v>
+      </c>
+      <c r="C55" s="316" t="s">
+        <v>183</v>
+      </c>
+      <c r="D55" s="316"/>
+      <c r="E55" s="316"/>
+      <c r="F55" s="314" t="s">
+        <v>1</v>
+      </c>
+      <c r="G55" s="314"/>
+      <c r="H55" s="315"/>
+      <c r="I55" s="315"/>
+      <c r="J55" s="315"/>
+      <c r="K55" s="315"/>
+      <c r="L55" s="315"/>
+      <c r="M55" s="28"/>
+      <c r="N55" s="29"/>
+    </row>
+    <row r="56" spans="1:14" ht="20.149999999999999" customHeight="1">
+      <c r="A56" s="304" t="s">
+        <v>184</v>
+      </c>
+      <c r="B56" s="317" t="s">
+        <v>185</v>
+      </c>
+      <c r="C56" s="317" t="s">
+        <v>186</v>
+      </c>
+      <c r="D56" s="317"/>
+      <c r="E56" s="317" t="s">
+        <v>187</v>
+      </c>
+      <c r="F56" s="308" t="s">
+        <v>1</v>
+      </c>
+      <c r="G56" s="308"/>
+      <c r="H56" s="309"/>
+      <c r="I56" s="309"/>
+      <c r="J56" s="309"/>
+      <c r="K56" s="309"/>
+      <c r="L56" s="309"/>
+      <c r="M56" s="24"/>
+      <c r="N56" s="25"/>
+    </row>
+    <row r="57" spans="1:14" ht="20.149999999999999" customHeight="1">
+      <c r="A57" s="305"/>
+      <c r="B57" s="318" t="s">
+        <v>188</v>
+      </c>
+      <c r="C57" s="318" t="s">
+        <v>186</v>
+      </c>
+      <c r="D57" s="318"/>
+      <c r="E57" s="318" t="s">
+        <v>187</v>
+      </c>
+      <c r="F57" s="319">
+        <v>5000</v>
+      </c>
+      <c r="G57" s="319"/>
+      <c r="H57" s="312"/>
+      <c r="I57" s="312"/>
+      <c r="J57" s="312"/>
+      <c r="K57" s="312"/>
+      <c r="L57" s="312"/>
+      <c r="M57" s="26"/>
+      <c r="N57" s="27"/>
+    </row>
+    <row r="58" spans="1:14" ht="20.149999999999999" customHeight="1">
+      <c r="A58" s="305"/>
+      <c r="B58" s="310" t="s">
+        <v>189</v>
+      </c>
+      <c r="C58" s="310" t="s">
+        <v>190</v>
+      </c>
+      <c r="D58" s="310"/>
+      <c r="E58" s="310"/>
+      <c r="F58" s="311" t="s">
+        <v>1</v>
+      </c>
+      <c r="G58" s="311"/>
+      <c r="H58" s="312"/>
+      <c r="I58" s="312"/>
+      <c r="J58" s="312"/>
+      <c r="K58" s="312"/>
+      <c r="L58" s="312"/>
+      <c r="M58" s="26"/>
+      <c r="N58" s="27"/>
+    </row>
+    <row r="59" spans="1:14" ht="20.149999999999999" customHeight="1">
+      <c r="A59" s="305"/>
+      <c r="B59" s="310" t="s">
+        <v>191</v>
+      </c>
+      <c r="C59" s="310" t="s">
+        <v>192</v>
+      </c>
+      <c r="D59" s="310"/>
+      <c r="E59" s="310"/>
+      <c r="F59" s="311" t="s">
+        <v>1</v>
+      </c>
+      <c r="G59" s="311"/>
+      <c r="H59" s="312"/>
+      <c r="I59" s="312"/>
+      <c r="J59" s="312"/>
+      <c r="K59" s="312"/>
+      <c r="L59" s="312"/>
+      <c r="M59" s="26"/>
+      <c r="N59" s="27"/>
+    </row>
+    <row r="60" spans="1:14" ht="20.149999999999999" customHeight="1">
+      <c r="A60" s="305"/>
+      <c r="B60" s="310" t="s">
+        <v>193</v>
+      </c>
+      <c r="C60" s="310" t="s">
+        <v>194</v>
+      </c>
+      <c r="D60" s="310"/>
+      <c r="E60" s="310"/>
+      <c r="F60" s="311" t="s">
+        <v>1</v>
+      </c>
+      <c r="G60" s="311"/>
+      <c r="H60" s="312"/>
+      <c r="I60" s="312"/>
+      <c r="J60" s="312"/>
+      <c r="K60" s="312"/>
+      <c r="L60" s="312"/>
+      <c r="M60" s="26"/>
+      <c r="N60" s="27"/>
+    </row>
+    <row r="61" spans="1:14" ht="20.149999999999999" customHeight="1">
+      <c r="A61" s="305"/>
+      <c r="B61" s="310" t="s">
+        <v>195</v>
+      </c>
+      <c r="C61" s="310" t="s">
+        <v>196</v>
+      </c>
+      <c r="D61" s="310"/>
+      <c r="E61" s="310"/>
+      <c r="F61" s="311" t="s">
+        <v>1</v>
+      </c>
+      <c r="G61" s="311"/>
+      <c r="H61" s="312"/>
+      <c r="I61" s="312"/>
+      <c r="J61" s="312"/>
+      <c r="K61" s="312"/>
+      <c r="L61" s="312"/>
+      <c r="M61" s="26"/>
+      <c r="N61" s="27"/>
+    </row>
+    <row r="62" spans="1:14" ht="15" customHeight="1" thickBot="1">
+      <c r="A62" s="306"/>
+      <c r="B62" s="313" t="s">
+        <v>197</v>
+      </c>
+      <c r="C62" s="313"/>
+      <c r="D62" s="313"/>
+      <c r="E62" s="313"/>
+      <c r="F62" s="314" t="s">
+        <v>1</v>
+      </c>
+      <c r="G62" s="314"/>
+      <c r="H62" s="315"/>
+      <c r="I62" s="315"/>
+      <c r="J62" s="315"/>
+      <c r="K62" s="315"/>
+      <c r="L62" s="315"/>
+      <c r="M62" s="28"/>
+      <c r="N62" s="29"/>
+    </row>
+    <row r="63" spans="1:14" ht="30" customHeight="1">
+      <c r="A63" s="304" t="s">
+        <v>198</v>
+      </c>
+      <c r="B63" s="307" t="s">
+        <v>199</v>
+      </c>
+      <c r="C63" s="307" t="s">
+        <v>200</v>
+      </c>
+      <c r="D63" s="307"/>
+      <c r="E63" s="307"/>
+      <c r="F63" s="308" t="s">
+        <v>1</v>
+      </c>
+      <c r="G63" s="308"/>
+      <c r="H63" s="309"/>
+      <c r="I63" s="309"/>
+      <c r="J63" s="309"/>
+      <c r="K63" s="309"/>
+      <c r="L63" s="309"/>
+      <c r="M63" s="24"/>
+      <c r="N63" s="25"/>
+    </row>
+    <row r="64" spans="1:14" ht="30" customHeight="1" thickBot="1">
+      <c r="A64" s="306"/>
+      <c r="B64" s="313" t="s">
+        <v>201</v>
+      </c>
+      <c r="C64" s="313" t="s">
+        <v>202</v>
+      </c>
+      <c r="D64" s="313"/>
+      <c r="E64" s="313"/>
+      <c r="F64" s="314" t="s">
+        <v>1</v>
+      </c>
+      <c r="G64" s="314"/>
+      <c r="H64" s="315"/>
+      <c r="I64" s="315"/>
+      <c r="J64" s="315"/>
+      <c r="K64" s="315"/>
+      <c r="L64" s="315"/>
+      <c r="M64" s="28"/>
+      <c r="N64" s="29"/>
+    </row>
+    <row r="65" spans="1:14" ht="20.149999999999999" customHeight="1">
+      <c r="A65" s="304" t="s">
+        <v>203</v>
+      </c>
+      <c r="B65" s="307" t="s">
+        <v>204</v>
+      </c>
+      <c r="C65" s="307" t="s">
+        <v>205</v>
+      </c>
+      <c r="D65" s="307"/>
+      <c r="E65" s="307"/>
+      <c r="F65" s="308" t="s">
+        <v>1</v>
+      </c>
+      <c r="G65" s="308"/>
+      <c r="H65" s="309"/>
+      <c r="I65" s="309"/>
+      <c r="J65" s="309"/>
+      <c r="K65" s="309"/>
+      <c r="L65" s="309"/>
+      <c r="M65" s="24"/>
+      <c r="N65" s="25"/>
+    </row>
+    <row r="66" spans="1:14" ht="20.149999999999999" customHeight="1">
+      <c r="A66" s="305"/>
+      <c r="B66" s="310" t="s">
+        <v>206</v>
+      </c>
+      <c r="C66" s="310" t="s">
+        <v>207</v>
+      </c>
+      <c r="D66" s="310"/>
+      <c r="E66" s="310"/>
+      <c r="F66" s="311" t="s">
+        <v>1</v>
+      </c>
+      <c r="G66" s="311"/>
+      <c r="H66" s="312"/>
+      <c r="I66" s="312"/>
+      <c r="J66" s="312"/>
+      <c r="K66" s="312"/>
+      <c r="L66" s="312"/>
+      <c r="M66" s="26"/>
+      <c r="N66" s="27"/>
+    </row>
+    <row r="67" spans="1:14" ht="20.149999999999999" customHeight="1" thickBot="1">
+      <c r="A67" s="306"/>
+      <c r="B67" s="313" t="s">
+        <v>208</v>
+      </c>
+      <c r="C67" s="313" t="s">
+        <v>209</v>
+      </c>
+      <c r="D67" s="313"/>
+      <c r="E67" s="313"/>
+      <c r="F67" s="314" t="s">
+        <v>1</v>
+      </c>
+      <c r="G67" s="314"/>
+      <c r="H67" s="315"/>
+      <c r="I67" s="315"/>
+      <c r="J67" s="315"/>
+      <c r="K67" s="315"/>
+      <c r="L67" s="315"/>
+      <c r="M67" s="28"/>
+      <c r="N67" s="29"/>
+    </row>
+    <row r="68" spans="1:14" ht="15" customHeight="1">
+      <c r="A68" s="304" t="s">
+        <v>210</v>
+      </c>
+      <c r="B68" s="307" t="s">
+        <v>211</v>
+      </c>
+      <c r="C68" s="307" t="s">
+        <v>212</v>
+      </c>
+      <c r="D68" s="307"/>
+      <c r="E68" s="307"/>
+      <c r="F68" s="308" t="s">
+        <v>1</v>
+      </c>
+      <c r="G68" s="308"/>
+      <c r="H68" s="309"/>
+      <c r="I68" s="309"/>
+      <c r="J68" s="309"/>
+      <c r="K68" s="309"/>
+      <c r="L68" s="309"/>
+      <c r="M68" s="24"/>
+      <c r="N68" s="25"/>
+    </row>
+    <row r="69" spans="1:14" ht="15" customHeight="1">
+      <c r="A69" s="305"/>
+      <c r="B69" s="310" t="s">
+        <v>213</v>
+      </c>
+      <c r="C69" s="310" t="s">
+        <v>214</v>
+      </c>
+      <c r="D69" s="310"/>
+      <c r="E69" s="310"/>
+      <c r="F69" s="311" t="s">
+        <v>1</v>
+      </c>
+      <c r="G69" s="311"/>
+      <c r="H69" s="312"/>
+      <c r="I69" s="312"/>
+      <c r="J69" s="312"/>
+      <c r="K69" s="312"/>
+      <c r="L69" s="312"/>
+      <c r="M69" s="26"/>
+      <c r="N69" s="27"/>
+    </row>
+    <row r="70" spans="1:14" ht="15" customHeight="1" thickBot="1">
+      <c r="A70" s="306"/>
+      <c r="B70" s="313" t="s">
+        <v>215</v>
+      </c>
+      <c r="C70" s="313" t="s">
+        <v>216</v>
+      </c>
+      <c r="D70" s="313"/>
+      <c r="E70" s="313"/>
+      <c r="F70" s="314" t="s">
+        <v>1</v>
+      </c>
+      <c r="G70" s="314"/>
+      <c r="H70" s="315"/>
+      <c r="I70" s="315"/>
+      <c r="J70" s="315"/>
+      <c r="K70" s="315"/>
+      <c r="L70" s="315"/>
+      <c r="M70" s="28"/>
+      <c r="N70" s="29"/>
+    </row>
+    <row r="71" spans="1:14" ht="45.4" customHeight="1" thickBot="1">
+      <c r="A71" s="301" t="s">
+        <v>217</v>
+      </c>
+      <c r="B71" s="302"/>
+      <c r="C71" s="302"/>
+      <c r="D71" s="302"/>
+      <c r="E71" s="302"/>
+      <c r="F71" s="302"/>
+      <c r="G71" s="302"/>
+      <c r="H71" s="302"/>
+      <c r="I71" s="302"/>
+      <c r="J71" s="302"/>
+      <c r="K71" s="302"/>
+      <c r="L71" s="302"/>
+      <c r="M71" s="302"/>
+      <c r="N71" s="303"/>
+    </row>
+    <row r="72" spans="1:14" ht="9.65" customHeight="1">
+      <c r="B72" s="30"/>
+      <c r="C72" s="30"/>
+      <c r="D72" s="30"/>
+      <c r="E72" s="30"/>
+      <c r="F72" s="30"/>
+      <c r="G72" s="30"/>
+      <c r="H72" s="30"/>
+      <c r="I72" s="30"/>
+    </row>
+    <row r="73" spans="1:14">
+      <c r="A73" s="31"/>
+    </row>
+  </sheetData>
+  <mergeCells count="195">
+    <mergeCell ref="G1:N3"/>
+    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="K6:L6"/>
+    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="A6:B7"/>
+    <mergeCell ref="C6:F7"/>
+    <mergeCell ref="G6:J7"/>
+    <mergeCell ref="K7:L7"/>
+    <mergeCell ref="M7:N7"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="D8:N8"/>
+    <mergeCell ref="A9:B10"/>
+    <mergeCell ref="C9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="F9:G10"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="K9:L10"/>
+    <mergeCell ref="M9:N10"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="H13:I13"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="M11:N11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="K15:L15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="K14:L14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:B19"/>
+    <mergeCell ref="K18:L18"/>
+    <mergeCell ref="C19:N19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="D21:N21"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="K16:L16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="D25:N25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="L26:N26"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="A23:B24"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="C24:N24"/>
+    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="E30:I30"/>
+    <mergeCell ref="J30:N30"/>
+    <mergeCell ref="A31:N31"/>
+    <mergeCell ref="A32:N32"/>
+    <mergeCell ref="A33:N33"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:N28"/>
+    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="E29:I29"/>
+    <mergeCell ref="J29:N29"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="E38:I38"/>
+    <mergeCell ref="J38:N38"/>
+    <mergeCell ref="A39:N39"/>
+    <mergeCell ref="A40:N40"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:G41"/>
+    <mergeCell ref="H41:L41"/>
+    <mergeCell ref="A34:N34"/>
+    <mergeCell ref="A35:N35"/>
+    <mergeCell ref="A36:N36"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="E37:I37"/>
+    <mergeCell ref="J37:N37"/>
+    <mergeCell ref="B45:E45"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="H45:L45"/>
+    <mergeCell ref="B46:E46"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="H46:L46"/>
+    <mergeCell ref="A42:A55"/>
+    <mergeCell ref="B42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:L42"/>
+    <mergeCell ref="B43:E43"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="H43:L43"/>
+    <mergeCell ref="B44:E44"/>
+    <mergeCell ref="F44:G44"/>
+    <mergeCell ref="H44:L44"/>
+    <mergeCell ref="B49:E49"/>
+    <mergeCell ref="F49:G49"/>
+    <mergeCell ref="H49:L49"/>
+    <mergeCell ref="B50:E50"/>
+    <mergeCell ref="F50:G50"/>
+    <mergeCell ref="H50:L50"/>
+    <mergeCell ref="B47:E47"/>
+    <mergeCell ref="F47:G47"/>
+    <mergeCell ref="H47:L47"/>
+    <mergeCell ref="B48:E48"/>
+    <mergeCell ref="F48:G48"/>
+    <mergeCell ref="H48:L48"/>
+    <mergeCell ref="B53:E53"/>
+    <mergeCell ref="F53:G53"/>
+    <mergeCell ref="H53:L53"/>
+    <mergeCell ref="B54:E54"/>
+    <mergeCell ref="F54:G54"/>
+    <mergeCell ref="H54:L54"/>
+    <mergeCell ref="B51:E51"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="H51:L51"/>
+    <mergeCell ref="B52:E52"/>
+    <mergeCell ref="F52:G52"/>
+    <mergeCell ref="H52:L52"/>
+    <mergeCell ref="B55:E55"/>
+    <mergeCell ref="F55:G55"/>
+    <mergeCell ref="H55:L55"/>
+    <mergeCell ref="A56:A62"/>
+    <mergeCell ref="B56:E56"/>
+    <mergeCell ref="F56:G56"/>
+    <mergeCell ref="H56:L56"/>
+    <mergeCell ref="B57:E57"/>
+    <mergeCell ref="F57:G57"/>
+    <mergeCell ref="H57:L57"/>
+    <mergeCell ref="B60:E60"/>
+    <mergeCell ref="F60:G60"/>
+    <mergeCell ref="H60:L60"/>
+    <mergeCell ref="B61:E61"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="H61:L61"/>
+    <mergeCell ref="B58:E58"/>
+    <mergeCell ref="F58:G58"/>
+    <mergeCell ref="H58:L58"/>
+    <mergeCell ref="B59:E59"/>
+    <mergeCell ref="F59:G59"/>
+    <mergeCell ref="H59:L59"/>
+    <mergeCell ref="B62:E62"/>
+    <mergeCell ref="F62:G62"/>
+    <mergeCell ref="H62:L62"/>
+    <mergeCell ref="A63:A64"/>
+    <mergeCell ref="B63:E63"/>
+    <mergeCell ref="F63:G63"/>
+    <mergeCell ref="H63:L63"/>
+    <mergeCell ref="B64:E64"/>
+    <mergeCell ref="F64:G64"/>
+    <mergeCell ref="H64:L64"/>
+    <mergeCell ref="A65:A67"/>
+    <mergeCell ref="B65:E65"/>
+    <mergeCell ref="F65:G65"/>
+    <mergeCell ref="H65:L65"/>
+    <mergeCell ref="B66:E66"/>
+    <mergeCell ref="F66:G66"/>
+    <mergeCell ref="H66:L66"/>
+    <mergeCell ref="B67:E67"/>
+    <mergeCell ref="F67:G67"/>
+    <mergeCell ref="H67:L67"/>
+    <mergeCell ref="A71:N71"/>
+    <mergeCell ref="A68:A70"/>
+    <mergeCell ref="B68:E68"/>
+    <mergeCell ref="F68:G68"/>
+    <mergeCell ref="H68:L68"/>
+    <mergeCell ref="B69:E69"/>
+    <mergeCell ref="F69:G69"/>
+    <mergeCell ref="H69:L69"/>
+    <mergeCell ref="B70:E70"/>
+    <mergeCell ref="F70:G70"/>
+    <mergeCell ref="H70:L70"/>
+  </mergeCells>
+  <phoneticPr fontId="35" type="noConversion"/>
+  <conditionalFormatting sqref="F42:G70">
+    <cfRule type="cellIs" dxfId="1" priority="1" operator="equal">
+      <formula>"No"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="10">
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Engingeering(NPD/Product/Process/Tooling Engineer) should be as a leader for item 7,8,9" sqref="E30:I30" xr:uid="{00000000-0002-0000-0300-000000000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="SDE should be as a leader for item 1~6" sqref="J30:N30" xr:uid="{00000000-0002-0000-0300-000001000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Purchasing should be a leader to get agreement with all departments of Littelfuse &amp; suppliers to have a final result for Print/Spec. review including clear due date/quality &amp; technical potential requirements" sqref="A30:D30" xr:uid="{00000000-0002-0000-0300-000002000000}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F18" xr:uid="{00000000-0002-0000-0300-000003000000}">
+      <formula1>$X$2:$X$6</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J26:K26" xr:uid="{00000000-0002-0000-0300-000004000000}">
+      <formula1>$V$1:$V$5</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C18 F42:G56 F58:G70" xr:uid="{00000000-0002-0000-0300-000005000000}">
+      <formula1>$W$1:$W$4</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K11:L16" xr:uid="{00000000-0002-0000-0300-000006000000}">
+      <formula1>$Y$1:$Y$9</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C20:C23 C25:C27" xr:uid="{00000000-0002-0000-0300-000007000000}">
+      <formula1>$W$1:$W$3</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G6" xr:uid="{00000000-0002-0000-0300-000008000000}">
+      <formula1>$Z$1:$Z$5</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M7:N7" xr:uid="{00000000-0002-0000-0300-000009000000}">
+      <formula1>$AA$1:$AA$3</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="85" orientation="portrait" r:id="rId1"/>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="38" max="13" man="1"/>
+  </rowBreaks>
+  <drawing r:id="rId2"/>
+  <legacyDrawing r:id="rId3"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x14">
+      <controls>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="4100" r:id="rId4" name="Option Button 4">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>0</xdr:col>
+                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:row>32</xdr:row>
+                    <xdr:rowOff>31750</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>0</xdr:col>
+                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:row>33</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="4101" r:id="rId5" name="Option Button 5">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>0</xdr:col>
+                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:row>33</xdr:row>
+                    <xdr:rowOff>31750</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>0</xdr:col>
+                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:row>34</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="4102" r:id="rId6" name="Option Button 6">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>0</xdr:col>
+                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:row>34</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>0</xdr:col>
+                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:row>35</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="4976" r:id="rId7" name="Option Button 880">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>0</xdr:col>
+                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:row>33</xdr:row>
+                    <xdr:rowOff>31750</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>0</xdr:col>
+                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:row>34</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+      </controls>
+    </mc:Choice>
+  </mc:AlternateContent>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:AA73"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="M76" sqref="M76"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5"/>
+  <cols>
+    <col min="2" max="2" width="6.453125" customWidth="1"/>
+    <col min="3" max="3" width="12.453125" customWidth="1"/>
+    <col min="4" max="4" width="2.7265625" customWidth="1"/>
+    <col min="5" max="5" width="5.453125" customWidth="1"/>
+    <col min="6" max="6" width="7.7265625" customWidth="1"/>
+    <col min="7" max="9" width="5.453125" customWidth="1"/>
+    <col min="10" max="10" width="7.453125" customWidth="1"/>
+    <col min="11" max="12" width="6.26953125" customWidth="1"/>
+    <col min="13" max="13" width="6.453125" customWidth="1"/>
+    <col min="14" max="14" width="16.26953125" customWidth="1"/>
+    <col min="22" max="22" width="18.26953125" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="39.26953125" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="19.7265625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27" ht="14.15" customHeight="1">
+      <c r="G1" s="280" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" s="280"/>
+      <c r="I1" s="280"/>
+      <c r="J1" s="280"/>
+      <c r="K1" s="280"/>
+      <c r="L1" s="280"/>
+      <c r="M1" s="280"/>
+      <c r="N1" s="280"/>
+      <c r="V1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z1" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27" ht="14.15" customHeight="1">
+      <c r="G2" s="280"/>
+      <c r="H2" s="280"/>
+      <c r="I2" s="280"/>
+      <c r="J2" s="280"/>
+      <c r="K2" s="280"/>
+      <c r="L2" s="280"/>
+      <c r="M2" s="280"/>
+      <c r="N2" s="280"/>
+      <c r="V2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="W2" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="X2" s="1">
+        <v>1</v>
+      </c>
+      <c r="Y2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z2" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA2" s="1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27" ht="14.15" customHeight="1">
+      <c r="G3" s="280"/>
+      <c r="H3" s="280"/>
+      <c r="I3" s="280"/>
+      <c r="J3" s="280"/>
+      <c r="K3" s="280"/>
+      <c r="L3" s="280"/>
+      <c r="M3" s="280"/>
+      <c r="N3" s="280"/>
+      <c r="V3" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="X3" s="1">
+        <v>2</v>
+      </c>
+      <c r="Y3" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Z3" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA3" s="1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27" ht="14.15" customHeight="1">
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="V4" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="X4" s="1">
+        <v>3</v>
+      </c>
+      <c r="Y4" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z4" s="2" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" ht="20.149999999999999" customHeight="1" thickBot="1">
+      <c r="A5" s="234" t="s">
+        <v>98</v>
+      </c>
+      <c r="B5" s="234"/>
+      <c r="C5" s="234"/>
+      <c r="D5" s="234"/>
+      <c r="E5" s="234"/>
+      <c r="F5" s="234"/>
+      <c r="G5" s="234"/>
+      <c r="H5" s="234"/>
+      <c r="I5" s="234"/>
+      <c r="J5" s="234"/>
+      <c r="K5" s="234"/>
+      <c r="L5" s="234"/>
+      <c r="M5" s="234"/>
+      <c r="N5" s="234"/>
+      <c r="V5" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W5" s="1"/>
+      <c r="X5" s="1">
+        <v>4</v>
+      </c>
+      <c r="Y5" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="Z5" s="2" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" ht="30" customHeight="1" thickBot="1">
+      <c r="A6" s="270" t="s">
+        <v>102</v>
+      </c>
+      <c r="B6" s="285"/>
+      <c r="C6" s="322" t="s">
+        <v>218</v>
+      </c>
+      <c r="D6" s="323"/>
+      <c r="E6" s="323"/>
+      <c r="F6" s="324"/>
+      <c r="G6" s="328" t="s">
+        <v>101</v>
+      </c>
+      <c r="H6" s="329"/>
+      <c r="I6" s="329"/>
+      <c r="J6" s="329"/>
+      <c r="K6" s="281" t="s">
+        <v>103</v>
+      </c>
+      <c r="L6" s="282"/>
+      <c r="M6" s="332">
+        <v>5200002020</v>
+      </c>
+      <c r="N6" s="333"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+      <c r="X6" s="1">
+        <v>5</v>
+      </c>
+      <c r="Y6" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z6" s="4"/>
+    </row>
+    <row r="7" spans="1:27" ht="21" customHeight="1" thickBot="1">
+      <c r="A7" s="286"/>
+      <c r="B7" s="287"/>
+      <c r="C7" s="325"/>
+      <c r="D7" s="326"/>
+      <c r="E7" s="326"/>
+      <c r="F7" s="327"/>
+      <c r="G7" s="330"/>
+      <c r="H7" s="331"/>
+      <c r="I7" s="331"/>
+      <c r="J7" s="331"/>
+      <c r="K7" s="281" t="s">
+        <v>105</v>
+      </c>
+      <c r="L7" s="298"/>
+      <c r="M7" s="332" t="s">
+        <v>94</v>
+      </c>
+      <c r="N7" s="333"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+      <c r="X7" s="1"/>
+      <c r="Y7" s="1"/>
+      <c r="Z7" s="4"/>
+    </row>
+    <row r="8" spans="1:27" ht="14.9" customHeight="1" thickBot="1">
+      <c r="A8" s="266" t="s">
+        <v>106</v>
+      </c>
+      <c r="B8" s="267"/>
+      <c r="C8" s="267"/>
+      <c r="D8" s="332" t="s">
+        <v>219</v>
+      </c>
+      <c r="E8" s="332"/>
+      <c r="F8" s="332"/>
+      <c r="G8" s="332"/>
+      <c r="H8" s="332"/>
+      <c r="I8" s="332"/>
+      <c r="J8" s="332"/>
+      <c r="K8" s="332"/>
+      <c r="L8" s="332"/>
+      <c r="M8" s="332"/>
+      <c r="N8" s="333"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+      <c r="X8" s="1"/>
+      <c r="Y8" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="Z8" s="4"/>
+    </row>
+    <row r="9" spans="1:27" ht="20.149999999999999" customHeight="1">
+      <c r="A9" s="270" t="s">
+        <v>108</v>
+      </c>
+      <c r="B9" s="271"/>
+      <c r="C9" s="274" t="s">
+        <v>109</v>
+      </c>
+      <c r="D9" s="271"/>
+      <c r="E9" s="276" t="s">
+        <v>110</v>
+      </c>
+      <c r="F9" s="274" t="s">
+        <v>111</v>
+      </c>
+      <c r="G9" s="271"/>
+      <c r="H9" s="278" t="s">
+        <v>112</v>
+      </c>
+      <c r="I9" s="278"/>
+      <c r="J9" s="278" t="s">
+        <v>113</v>
+      </c>
+      <c r="K9" s="278" t="s">
+        <v>114</v>
+      </c>
+      <c r="L9" s="278"/>
+      <c r="M9" s="278" t="s">
+        <v>115</v>
+      </c>
+      <c r="N9" s="279"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+      <c r="X9" s="1"/>
+      <c r="Y9" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="Z9" s="4"/>
+    </row>
+    <row r="10" spans="1:27" ht="16.5" customHeight="1">
+      <c r="A10" s="272"/>
+      <c r="B10" s="273"/>
+      <c r="C10" s="275"/>
+      <c r="D10" s="273"/>
+      <c r="E10" s="277"/>
+      <c r="F10" s="275"/>
+      <c r="G10" s="273"/>
+      <c r="H10" s="232" t="s">
+        <v>117</v>
+      </c>
+      <c r="I10" s="232"/>
+      <c r="J10" s="232"/>
+      <c r="K10" s="232"/>
+      <c r="L10" s="232"/>
+      <c r="M10" s="232"/>
+      <c r="N10" s="233"/>
+      <c r="Z10" s="4"/>
+    </row>
+    <row r="11" spans="1:27" ht="14.9" customHeight="1">
+      <c r="A11" s="340" t="s">
+        <v>220</v>
+      </c>
+      <c r="B11" s="341"/>
+      <c r="C11" s="340" t="s">
+        <v>220</v>
+      </c>
+      <c r="D11" s="341"/>
+      <c r="E11" s="36" t="s">
+        <v>221</v>
+      </c>
+      <c r="F11" s="342" t="s">
+        <v>222</v>
+      </c>
+      <c r="G11" s="342"/>
+      <c r="H11" s="343" t="s">
+        <v>12</v>
+      </c>
+      <c r="I11" s="343"/>
+      <c r="J11" s="36" t="s">
+        <v>12</v>
+      </c>
+      <c r="K11" s="344" t="s">
+        <v>92</v>
+      </c>
+      <c r="L11" s="344"/>
+      <c r="M11" s="260"/>
+      <c r="N11" s="261"/>
+    </row>
+    <row r="12" spans="1:27" ht="14.9" customHeight="1">
+      <c r="A12" s="262"/>
+      <c r="B12" s="263"/>
+      <c r="C12" s="264"/>
+      <c r="D12" s="264"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="265"/>
+      <c r="G12" s="265"/>
+      <c r="H12" s="258"/>
+      <c r="I12" s="258"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="259" t="s">
+        <v>1</v>
+      </c>
+      <c r="L12" s="259"/>
+      <c r="M12" s="260"/>
+      <c r="N12" s="261"/>
+    </row>
+    <row r="13" spans="1:27" ht="14.9" customHeight="1">
+      <c r="A13" s="262"/>
+      <c r="B13" s="263"/>
+      <c r="C13" s="264"/>
+      <c r="D13" s="264"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="265"/>
+      <c r="G13" s="265"/>
+      <c r="H13" s="258"/>
+      <c r="I13" s="258"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="259" t="s">
+        <v>1</v>
+      </c>
+      <c r="L13" s="259"/>
+      <c r="M13" s="260"/>
+      <c r="N13" s="261"/>
+    </row>
+    <row r="14" spans="1:27" ht="14.9" customHeight="1">
+      <c r="A14" s="262"/>
+      <c r="B14" s="263"/>
+      <c r="C14" s="264"/>
+      <c r="D14" s="264"/>
+      <c r="E14" s="5"/>
+      <c r="F14" s="265"/>
+      <c r="G14" s="265"/>
+      <c r="H14" s="258"/>
+      <c r="I14" s="258"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="259" t="s">
+        <v>1</v>
+      </c>
+      <c r="L14" s="259"/>
+      <c r="M14" s="260"/>
+      <c r="N14" s="261"/>
+    </row>
+    <row r="15" spans="1:27" ht="14.9" customHeight="1">
+      <c r="A15" s="262"/>
+      <c r="B15" s="263"/>
+      <c r="C15" s="264"/>
+      <c r="D15" s="264"/>
+      <c r="E15" s="5"/>
+      <c r="F15" s="265"/>
+      <c r="G15" s="265"/>
+      <c r="H15" s="258"/>
+      <c r="I15" s="258"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="259" t="s">
+        <v>1</v>
+      </c>
+      <c r="L15" s="259"/>
+      <c r="M15" s="260"/>
+      <c r="N15" s="261"/>
+    </row>
+    <row r="16" spans="1:27" ht="14.9" customHeight="1" thickBot="1">
+      <c r="A16" s="247"/>
+      <c r="B16" s="248"/>
+      <c r="C16" s="249"/>
+      <c r="D16" s="249"/>
+      <c r="E16" s="6"/>
+      <c r="F16" s="250"/>
+      <c r="G16" s="250"/>
+      <c r="H16" s="251"/>
+      <c r="I16" s="251"/>
+      <c r="J16" s="6"/>
+      <c r="K16" s="252" t="s">
+        <v>1</v>
+      </c>
+      <c r="L16" s="252"/>
+      <c r="M16" s="253"/>
+      <c r="N16" s="254"/>
+    </row>
+    <row r="17" spans="1:16" ht="20.149999999999999" customHeight="1" thickBot="1">
+      <c r="A17" s="234" t="s">
+        <v>118</v>
+      </c>
+      <c r="B17" s="234"/>
+      <c r="C17" s="234"/>
+      <c r="D17" s="234"/>
+      <c r="E17" s="234"/>
+      <c r="F17" s="234"/>
+      <c r="G17" s="234"/>
+      <c r="H17" s="234"/>
+      <c r="I17" s="234"/>
+      <c r="J17" s="234"/>
+      <c r="K17" s="234"/>
+      <c r="L17" s="234"/>
+      <c r="M17" s="234"/>
+      <c r="N17" s="234"/>
+    </row>
+    <row r="18" spans="1:16" ht="15" customHeight="1">
+      <c r="A18" s="255" t="s">
+        <v>119</v>
+      </c>
+      <c r="B18" s="256"/>
+      <c r="C18" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="D18" s="8"/>
+      <c r="E18" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="F18" s="39">
+        <v>3</v>
+      </c>
+      <c r="G18" s="8"/>
+      <c r="H18" s="8"/>
+      <c r="I18" s="8"/>
+      <c r="J18" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="K18" s="339">
+        <v>43799</v>
+      </c>
+      <c r="L18" s="339"/>
+      <c r="M18" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="N18" s="37">
+        <v>123456</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" ht="15" customHeight="1">
+      <c r="A19" s="223"/>
+      <c r="B19" s="224"/>
+      <c r="C19" s="245" t="s">
+        <v>122</v>
+      </c>
+      <c r="D19" s="245"/>
+      <c r="E19" s="245"/>
+      <c r="F19" s="245"/>
+      <c r="G19" s="245"/>
+      <c r="H19" s="245"/>
+      <c r="I19" s="245"/>
+      <c r="J19" s="245"/>
+      <c r="K19" s="245"/>
+      <c r="L19" s="245"/>
+      <c r="M19" s="245"/>
+      <c r="N19" s="246"/>
+    </row>
+    <row r="20" spans="1:16" ht="15" customHeight="1">
+      <c r="A20" s="223" t="s">
+        <v>123</v>
+      </c>
+      <c r="B20" s="224"/>
+      <c r="C20" s="40" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="13"/>
+      <c r="E20" s="13"/>
+      <c r="F20" s="13"/>
+      <c r="G20" s="13"/>
+      <c r="H20" s="13"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="13"/>
+      <c r="L20" s="13"/>
+      <c r="M20" s="13"/>
+      <c r="N20" s="14"/>
+    </row>
+    <row r="21" spans="1:16" ht="15" customHeight="1">
+      <c r="A21" s="225" t="s">
+        <v>124</v>
+      </c>
+      <c r="B21" s="226"/>
+      <c r="C21" s="40" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="238" t="s">
+        <v>125</v>
+      </c>
+      <c r="E21" s="238"/>
+      <c r="F21" s="238"/>
+      <c r="G21" s="238"/>
+      <c r="H21" s="238"/>
+      <c r="I21" s="238"/>
+      <c r="J21" s="238"/>
+      <c r="K21" s="238"/>
+      <c r="L21" s="238"/>
+      <c r="M21" s="238"/>
+      <c r="N21" s="239"/>
+      <c r="P21" s="15"/>
+    </row>
+    <row r="22" spans="1:16" ht="15" customHeight="1">
+      <c r="A22" s="225" t="s">
+        <v>126</v>
+      </c>
+      <c r="B22" s="226"/>
+      <c r="C22" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="D22" s="240" t="s">
+        <v>127</v>
+      </c>
+      <c r="E22" s="240"/>
+      <c r="F22" s="338">
+        <v>43766</v>
+      </c>
+      <c r="G22" s="338"/>
+      <c r="H22" s="13"/>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="13"/>
+      <c r="L22" s="13"/>
+      <c r="M22" s="13"/>
+      <c r="N22" s="14"/>
+    </row>
+    <row r="23" spans="1:16" ht="15" customHeight="1">
+      <c r="A23" s="225" t="s">
+        <v>128</v>
+      </c>
+      <c r="B23" s="226"/>
+      <c r="C23" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="D23" s="240" t="s">
+        <v>127</v>
+      </c>
+      <c r="E23" s="240"/>
+      <c r="F23" s="338">
+        <v>43766</v>
+      </c>
+      <c r="G23" s="338"/>
+      <c r="H23" s="13"/>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="13"/>
+      <c r="L23" s="13"/>
+      <c r="M23" s="13"/>
+      <c r="N23" s="14"/>
+    </row>
+    <row r="24" spans="1:16" ht="15" customHeight="1">
+      <c r="A24" s="225"/>
+      <c r="B24" s="226"/>
+      <c r="C24" s="245" t="s">
+        <v>129</v>
+      </c>
+      <c r="D24" s="245"/>
+      <c r="E24" s="245"/>
+      <c r="F24" s="245"/>
+      <c r="G24" s="245"/>
+      <c r="H24" s="245"/>
+      <c r="I24" s="245"/>
+      <c r="J24" s="245"/>
+      <c r="K24" s="245"/>
+      <c r="L24" s="245"/>
+      <c r="M24" s="245"/>
+      <c r="N24" s="246"/>
+    </row>
+    <row r="25" spans="1:16" ht="30" customHeight="1">
+      <c r="A25" s="225" t="s">
+        <v>130</v>
+      </c>
+      <c r="B25" s="226"/>
+      <c r="C25" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="D25" s="238" t="s">
+        <v>131</v>
+      </c>
+      <c r="E25" s="238"/>
+      <c r="F25" s="238"/>
+      <c r="G25" s="238"/>
+      <c r="H25" s="238"/>
+      <c r="I25" s="238"/>
+      <c r="J25" s="238"/>
+      <c r="K25" s="238"/>
+      <c r="L25" s="238"/>
+      <c r="M25" s="238"/>
+      <c r="N25" s="239"/>
+    </row>
+    <row r="26" spans="1:16" ht="15" customHeight="1">
+      <c r="A26" s="225" t="s">
+        <v>132</v>
+      </c>
+      <c r="B26" s="226"/>
+      <c r="C26" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="D26" s="240" t="s">
+        <v>127</v>
+      </c>
+      <c r="E26" s="240"/>
+      <c r="F26" s="41">
+        <v>43069</v>
+      </c>
+      <c r="G26" s="16" t="s">
+        <v>133</v>
+      </c>
+      <c r="H26" s="17">
+        <v>300</v>
+      </c>
+      <c r="I26" s="18"/>
+      <c r="J26" s="337" t="s">
+        <v>99</v>
+      </c>
+      <c r="K26" s="337"/>
+      <c r="L26" s="242" t="s">
+        <v>134</v>
+      </c>
+      <c r="M26" s="242"/>
+      <c r="N26" s="243"/>
+    </row>
+    <row r="27" spans="1:16" ht="30" customHeight="1">
+      <c r="A27" s="223" t="s">
+        <v>135</v>
+      </c>
+      <c r="B27" s="224"/>
+      <c r="C27" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="D27" s="13"/>
+      <c r="E27" s="13"/>
+      <c r="F27" s="13"/>
+      <c r="G27" s="13"/>
+      <c r="H27" s="13"/>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="13"/>
+      <c r="L27" s="13"/>
+      <c r="M27" s="13"/>
+      <c r="N27" s="14"/>
+    </row>
+    <row r="28" spans="1:16" ht="30" customHeight="1">
+      <c r="A28" s="225" t="s">
+        <v>136</v>
+      </c>
+      <c r="B28" s="226"/>
+      <c r="C28" s="227"/>
+      <c r="D28" s="227"/>
+      <c r="E28" s="227"/>
+      <c r="F28" s="227"/>
+      <c r="G28" s="227"/>
+      <c r="H28" s="227"/>
+      <c r="I28" s="227"/>
+      <c r="J28" s="227"/>
+      <c r="K28" s="227"/>
+      <c r="L28" s="227"/>
+      <c r="M28" s="227"/>
+      <c r="N28" s="228"/>
+    </row>
+    <row r="29" spans="1:16" s="19" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A29" s="229" t="s">
+        <v>137</v>
+      </c>
+      <c r="B29" s="230"/>
+      <c r="C29" s="230"/>
+      <c r="D29" s="231"/>
+      <c r="E29" s="232" t="s">
+        <v>138</v>
+      </c>
+      <c r="F29" s="232"/>
+      <c r="G29" s="232"/>
+      <c r="H29" s="232"/>
+      <c r="I29" s="232"/>
+      <c r="J29" s="232" t="s">
+        <v>139</v>
+      </c>
+      <c r="K29" s="232"/>
+      <c r="L29" s="232"/>
+      <c r="M29" s="232"/>
+      <c r="N29" s="233"/>
+    </row>
+    <row r="30" spans="1:16" ht="60" customHeight="1" thickBot="1">
+      <c r="A30" s="203" t="s">
+        <v>223</v>
+      </c>
+      <c r="B30" s="204"/>
+      <c r="C30" s="204"/>
+      <c r="D30" s="204"/>
+      <c r="E30" s="204" t="s">
+        <v>224</v>
+      </c>
+      <c r="F30" s="204"/>
+      <c r="G30" s="204"/>
+      <c r="H30" s="204"/>
+      <c r="I30" s="204"/>
+      <c r="J30" s="204" t="s">
+        <v>225</v>
+      </c>
+      <c r="K30" s="204"/>
+      <c r="L30" s="204"/>
+      <c r="M30" s="204"/>
+      <c r="N30" s="205"/>
+    </row>
+    <row r="31" spans="1:16" ht="20.149999999999999" customHeight="1" thickBot="1">
+      <c r="A31" s="234" t="s">
+        <v>140</v>
+      </c>
+      <c r="B31" s="234"/>
+      <c r="C31" s="234"/>
+      <c r="D31" s="234"/>
+      <c r="E31" s="234"/>
+      <c r="F31" s="234"/>
+      <c r="G31" s="234"/>
+      <c r="H31" s="234"/>
+      <c r="I31" s="234"/>
+      <c r="J31" s="234"/>
+      <c r="K31" s="234"/>
+      <c r="L31" s="234"/>
+      <c r="M31" s="234"/>
+      <c r="N31" s="234"/>
+    </row>
+    <row r="32" spans="1:16" ht="15.5">
+      <c r="A32" s="235" t="s">
+        <v>141</v>
+      </c>
+      <c r="B32" s="236"/>
+      <c r="C32" s="236"/>
+      <c r="D32" s="236"/>
+      <c r="E32" s="236"/>
+      <c r="F32" s="236"/>
+      <c r="G32" s="236"/>
+      <c r="H32" s="236"/>
+      <c r="I32" s="236"/>
+      <c r="J32" s="236"/>
+      <c r="K32" s="236"/>
+      <c r="L32" s="236"/>
+      <c r="M32" s="236"/>
+      <c r="N32" s="237"/>
+      <c r="O32" s="20"/>
+    </row>
+    <row r="33" spans="1:14" ht="14.15" customHeight="1">
+      <c r="A33" s="209" t="s">
+        <v>142</v>
+      </c>
+      <c r="B33" s="210"/>
+      <c r="C33" s="210"/>
+      <c r="D33" s="210"/>
+      <c r="E33" s="210"/>
+      <c r="F33" s="210"/>
+      <c r="G33" s="210"/>
+      <c r="H33" s="210"/>
+      <c r="I33" s="210"/>
+      <c r="J33" s="210"/>
+      <c r="K33" s="210"/>
+      <c r="L33" s="210"/>
+      <c r="M33" s="210"/>
+      <c r="N33" s="211"/>
+    </row>
+    <row r="34" spans="1:14" ht="14.15" customHeight="1">
+      <c r="A34" s="209" t="s">
+        <v>150</v>
+      </c>
+      <c r="B34" s="210"/>
+      <c r="C34" s="210"/>
+      <c r="D34" s="210"/>
+      <c r="E34" s="210"/>
+      <c r="F34" s="210"/>
+      <c r="G34" s="210"/>
+      <c r="H34" s="210"/>
+      <c r="I34" s="210"/>
+      <c r="J34" s="210"/>
+      <c r="K34" s="210"/>
+      <c r="L34" s="210"/>
+      <c r="M34" s="210"/>
+      <c r="N34" s="211"/>
+    </row>
+    <row r="35" spans="1:14" ht="14.15" customHeight="1" thickBot="1">
+      <c r="A35" s="212" t="s">
+        <v>144</v>
+      </c>
+      <c r="B35" s="213"/>
+      <c r="C35" s="213"/>
+      <c r="D35" s="213"/>
+      <c r="E35" s="213"/>
+      <c r="F35" s="213"/>
+      <c r="G35" s="213"/>
+      <c r="H35" s="213"/>
+      <c r="I35" s="213"/>
+      <c r="J35" s="213"/>
+      <c r="K35" s="213"/>
+      <c r="L35" s="213"/>
+      <c r="M35" s="213"/>
+      <c r="N35" s="214"/>
+    </row>
+    <row r="36" spans="1:14" ht="65.25" customHeight="1" thickBot="1">
+      <c r="A36" s="215" t="s">
+        <v>145</v>
+      </c>
+      <c r="B36" s="216"/>
+      <c r="C36" s="216"/>
+      <c r="D36" s="216"/>
+      <c r="E36" s="216"/>
+      <c r="F36" s="216"/>
+      <c r="G36" s="216"/>
+      <c r="H36" s="216"/>
+      <c r="I36" s="216"/>
+      <c r="J36" s="216"/>
+      <c r="K36" s="216"/>
+      <c r="L36" s="216"/>
+      <c r="M36" s="216"/>
+      <c r="N36" s="217"/>
+    </row>
+    <row r="37" spans="1:14" s="19" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A37" s="218" t="s">
+        <v>146</v>
+      </c>
+      <c r="B37" s="219"/>
+      <c r="C37" s="219"/>
+      <c r="D37" s="220"/>
+      <c r="E37" s="221" t="s">
+        <v>147</v>
+      </c>
+      <c r="F37" s="221"/>
+      <c r="G37" s="221"/>
+      <c r="H37" s="221"/>
+      <c r="I37" s="221"/>
+      <c r="J37" s="221" t="s">
+        <v>148</v>
+      </c>
+      <c r="K37" s="221"/>
+      <c r="L37" s="221"/>
+      <c r="M37" s="221"/>
+      <c r="N37" s="222"/>
+    </row>
+    <row r="38" spans="1:14" ht="60" customHeight="1" thickBot="1">
+      <c r="A38" s="203" t="s">
+        <v>226</v>
+      </c>
+      <c r="B38" s="204"/>
+      <c r="C38" s="204"/>
+      <c r="D38" s="204"/>
+      <c r="E38" s="204" t="s">
+        <v>227</v>
+      </c>
+      <c r="F38" s="204"/>
+      <c r="G38" s="204"/>
+      <c r="H38" s="204"/>
+      <c r="I38" s="204"/>
+      <c r="J38" s="204" t="s">
+        <v>228</v>
+      </c>
+      <c r="K38" s="204"/>
+      <c r="L38" s="204"/>
+      <c r="M38" s="204"/>
+      <c r="N38" s="205"/>
+    </row>
+    <row r="39" spans="1:14" ht="60" customHeight="1" thickBot="1">
+      <c r="A39" s="206" t="s">
+        <v>151</v>
+      </c>
+      <c r="B39" s="207"/>
+      <c r="C39" s="207"/>
+      <c r="D39" s="207"/>
+      <c r="E39" s="207"/>
+      <c r="F39" s="207"/>
+      <c r="G39" s="207"/>
+      <c r="H39" s="207"/>
+      <c r="I39" s="207"/>
+      <c r="J39" s="207"/>
+      <c r="K39" s="207"/>
+      <c r="L39" s="207"/>
+      <c r="M39" s="207"/>
+      <c r="N39" s="208"/>
+    </row>
+    <row r="40" spans="1:14" ht="20.149999999999999" customHeight="1" thickBot="1">
+      <c r="A40" s="320" t="s">
+        <v>152</v>
+      </c>
+      <c r="B40" s="320"/>
+      <c r="C40" s="320"/>
+      <c r="D40" s="320"/>
+      <c r="E40" s="320"/>
+      <c r="F40" s="320"/>
+      <c r="G40" s="320"/>
+      <c r="H40" s="320"/>
+      <c r="I40" s="320"/>
+      <c r="J40" s="320"/>
+      <c r="K40" s="320"/>
+      <c r="L40" s="320"/>
+      <c r="M40" s="320"/>
+      <c r="N40" s="320"/>
+    </row>
+    <row r="41" spans="1:14" s="19" customFormat="1" ht="39" customHeight="1" thickBot="1">
+      <c r="A41" s="21" t="s">
+        <v>153</v>
+      </c>
+      <c r="B41" s="321" t="s">
+        <v>154</v>
+      </c>
+      <c r="C41" s="321"/>
+      <c r="D41" s="321"/>
+      <c r="E41" s="321"/>
+      <c r="F41" s="321" t="s">
+        <v>155</v>
+      </c>
+      <c r="G41" s="321"/>
+      <c r="H41" s="321" t="s">
+        <v>156</v>
+      </c>
+      <c r="I41" s="321"/>
+      <c r="J41" s="321"/>
+      <c r="K41" s="321"/>
+      <c r="L41" s="321"/>
+      <c r="M41" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="N41" s="23" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" ht="20.149999999999999" customHeight="1">
+      <c r="A42" s="304" t="s">
+        <v>157</v>
+      </c>
+      <c r="B42" s="317" t="s">
+        <v>158</v>
+      </c>
+      <c r="C42" s="317"/>
+      <c r="D42" s="317"/>
+      <c r="E42" s="317"/>
+      <c r="F42" s="308" t="s">
+        <v>12</v>
+      </c>
+      <c r="G42" s="308"/>
+      <c r="H42" s="309"/>
+      <c r="I42" s="309"/>
+      <c r="J42" s="309"/>
+      <c r="K42" s="309"/>
+      <c r="L42" s="309"/>
+      <c r="M42" s="24"/>
+      <c r="N42" s="25"/>
+    </row>
+    <row r="43" spans="1:14" ht="30" customHeight="1">
+      <c r="A43" s="305"/>
+      <c r="B43" s="318" t="s">
+        <v>159</v>
+      </c>
+      <c r="C43" s="318"/>
+      <c r="D43" s="318"/>
+      <c r="E43" s="318"/>
+      <c r="F43" s="311" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43" s="311"/>
+      <c r="H43" s="335" t="s">
+        <v>229</v>
+      </c>
+      <c r="I43" s="335"/>
+      <c r="J43" s="335"/>
+      <c r="K43" s="335"/>
+      <c r="L43" s="335"/>
+      <c r="M43" s="44">
+        <v>43746</v>
+      </c>
+      <c r="N43" s="45" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14" ht="45.4" customHeight="1">
+      <c r="A44" s="305"/>
+      <c r="B44" s="318" t="s">
+        <v>160</v>
+      </c>
+      <c r="C44" s="318" t="s">
+        <v>161</v>
+      </c>
+      <c r="D44" s="318"/>
+      <c r="E44" s="318"/>
+      <c r="F44" s="311" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44" s="311"/>
+      <c r="H44" s="335" t="s">
+        <v>231</v>
+      </c>
+      <c r="I44" s="335"/>
+      <c r="J44" s="335"/>
+      <c r="K44" s="335"/>
+      <c r="L44" s="335"/>
+      <c r="M44" s="44">
+        <v>43746</v>
+      </c>
+      <c r="N44" s="45" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14" ht="20.149999999999999" customHeight="1">
+      <c r="A45" s="305"/>
+      <c r="B45" s="318" t="s">
+        <v>162</v>
+      </c>
+      <c r="C45" s="318" t="s">
+        <v>163</v>
+      </c>
+      <c r="D45" s="318"/>
+      <c r="E45" s="318"/>
+      <c r="F45" s="311" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45" s="311"/>
+      <c r="H45" s="335" t="s">
+        <v>232</v>
+      </c>
+      <c r="I45" s="335"/>
+      <c r="J45" s="335"/>
+      <c r="K45" s="335"/>
+      <c r="L45" s="335"/>
+      <c r="M45" s="44">
+        <v>43746</v>
+      </c>
+      <c r="N45" s="45" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14" ht="15" customHeight="1">
+      <c r="A46" s="305"/>
+      <c r="B46" s="318" t="s">
+        <v>164</v>
+      </c>
+      <c r="C46" s="318" t="s">
+        <v>165</v>
+      </c>
+      <c r="D46" s="318"/>
+      <c r="E46" s="318"/>
+      <c r="F46" s="311" t="s">
+        <v>4</v>
+      </c>
+      <c r="G46" s="311"/>
+      <c r="H46" s="335"/>
+      <c r="I46" s="335"/>
+      <c r="J46" s="335"/>
+      <c r="K46" s="335"/>
+      <c r="L46" s="335"/>
+      <c r="M46" s="44"/>
+      <c r="N46" s="45"/>
+    </row>
+    <row r="47" spans="1:14" ht="20.149999999999999" customHeight="1">
+      <c r="A47" s="305"/>
+      <c r="B47" s="318" t="s">
+        <v>166</v>
+      </c>
+      <c r="C47" s="318" t="s">
+        <v>167</v>
+      </c>
+      <c r="D47" s="318"/>
+      <c r="E47" s="318"/>
+      <c r="F47" s="311" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47" s="311"/>
+      <c r="H47" s="335" t="s">
+        <v>233</v>
+      </c>
+      <c r="I47" s="335"/>
+      <c r="J47" s="335"/>
+      <c r="K47" s="335"/>
+      <c r="L47" s="335"/>
+      <c r="M47" s="44">
+        <v>43746</v>
+      </c>
+      <c r="N47" s="45" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14" ht="15" customHeight="1">
+      <c r="A48" s="305"/>
+      <c r="B48" s="318" t="s">
+        <v>168</v>
+      </c>
+      <c r="C48" s="318" t="s">
+        <v>169</v>
+      </c>
+      <c r="D48" s="318"/>
+      <c r="E48" s="318"/>
+      <c r="F48" s="311" t="s">
+        <v>4</v>
+      </c>
+      <c r="G48" s="311"/>
+      <c r="H48" s="335" t="s">
+        <v>234</v>
+      </c>
+      <c r="I48" s="335"/>
+      <c r="J48" s="335"/>
+      <c r="K48" s="335"/>
+      <c r="L48" s="335"/>
+      <c r="M48" s="44">
+        <v>43746</v>
+      </c>
+      <c r="N48" s="45" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14" ht="45.4" customHeight="1">
+      <c r="A49" s="305"/>
+      <c r="B49" s="318" t="s">
+        <v>170</v>
+      </c>
+      <c r="C49" s="318" t="s">
+        <v>171</v>
+      </c>
+      <c r="D49" s="318"/>
+      <c r="E49" s="318"/>
+      <c r="F49" s="311" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49" s="311"/>
+      <c r="H49" s="335" t="s">
+        <v>236</v>
+      </c>
+      <c r="I49" s="335"/>
+      <c r="J49" s="335"/>
+      <c r="K49" s="335"/>
+      <c r="L49" s="335"/>
+      <c r="M49" s="44">
+        <v>43746</v>
+      </c>
+      <c r="N49" s="45" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14" ht="30" customHeight="1">
+      <c r="A50" s="305"/>
+      <c r="B50" s="318" t="s">
+        <v>172</v>
+      </c>
+      <c r="C50" s="318" t="s">
+        <v>173</v>
+      </c>
+      <c r="D50" s="318"/>
+      <c r="E50" s="318"/>
+      <c r="F50" s="311" t="s">
+        <v>4</v>
+      </c>
+      <c r="G50" s="311"/>
+      <c r="H50" s="335"/>
+      <c r="I50" s="335"/>
+      <c r="J50" s="335"/>
+      <c r="K50" s="335"/>
+      <c r="L50" s="335"/>
+      <c r="M50" s="44"/>
+      <c r="N50" s="45"/>
+    </row>
+    <row r="51" spans="1:14" ht="45.4" customHeight="1">
+      <c r="A51" s="305"/>
+      <c r="B51" s="318" t="s">
+        <v>174</v>
+      </c>
+      <c r="C51" s="318" t="s">
+        <v>175</v>
+      </c>
+      <c r="D51" s="318"/>
+      <c r="E51" s="318"/>
+      <c r="F51" s="311" t="s">
+        <v>4</v>
+      </c>
+      <c r="G51" s="311"/>
+      <c r="H51" s="335" t="s">
+        <v>238</v>
+      </c>
+      <c r="I51" s="335"/>
+      <c r="J51" s="335"/>
+      <c r="K51" s="335"/>
+      <c r="L51" s="335"/>
+      <c r="M51" s="44">
+        <v>43746</v>
+      </c>
+      <c r="N51" s="45" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14" ht="20.149999999999999" customHeight="1">
+      <c r="A52" s="305"/>
+      <c r="B52" s="318" t="s">
+        <v>176</v>
+      </c>
+      <c r="C52" s="318" t="s">
+        <v>177</v>
+      </c>
+      <c r="D52" s="318"/>
+      <c r="E52" s="318"/>
+      <c r="F52" s="311" t="s">
+        <v>4</v>
+      </c>
+      <c r="G52" s="311"/>
+      <c r="H52" s="335" t="s">
+        <v>240</v>
+      </c>
+      <c r="I52" s="335"/>
+      <c r="J52" s="335"/>
+      <c r="K52" s="335"/>
+      <c r="L52" s="335"/>
+      <c r="M52" s="44">
+        <v>43746</v>
+      </c>
+      <c r="N52" s="45" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14" ht="20.149999999999999" customHeight="1">
+      <c r="A53" s="305"/>
+      <c r="B53" s="318" t="s">
+        <v>178</v>
+      </c>
+      <c r="C53" s="318" t="s">
+        <v>179</v>
+      </c>
+      <c r="D53" s="318"/>
+      <c r="E53" s="318"/>
+      <c r="F53" s="311" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53" s="311"/>
+      <c r="H53" s="335"/>
+      <c r="I53" s="335"/>
+      <c r="J53" s="335"/>
+      <c r="K53" s="335"/>
+      <c r="L53" s="335"/>
+      <c r="M53" s="44"/>
+      <c r="N53" s="45"/>
+    </row>
+    <row r="54" spans="1:14" ht="20.149999999999999" customHeight="1">
+      <c r="A54" s="305"/>
+      <c r="B54" s="318" t="s">
+        <v>180</v>
+      </c>
+      <c r="C54" s="318" t="s">
+        <v>181</v>
+      </c>
+      <c r="D54" s="318"/>
+      <c r="E54" s="318"/>
+      <c r="F54" s="311" t="s">
+        <v>4</v>
+      </c>
+      <c r="G54" s="311"/>
+      <c r="H54" s="335" t="s">
+        <v>241</v>
+      </c>
+      <c r="I54" s="335"/>
+      <c r="J54" s="335"/>
+      <c r="K54" s="335"/>
+      <c r="L54" s="335"/>
+      <c r="M54" s="44">
+        <v>43746</v>
+      </c>
+      <c r="N54" s="45" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14" ht="20.149999999999999" customHeight="1" thickBot="1">
+      <c r="A55" s="306"/>
+      <c r="B55" s="316" t="s">
+        <v>182</v>
+      </c>
+      <c r="C55" s="316" t="s">
+        <v>183</v>
+      </c>
+      <c r="D55" s="316"/>
+      <c r="E55" s="316"/>
+      <c r="F55" s="314" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55" s="314"/>
+      <c r="H55" s="336"/>
+      <c r="I55" s="336"/>
+      <c r="J55" s="336"/>
+      <c r="K55" s="336"/>
+      <c r="L55" s="336"/>
+      <c r="M55" s="46"/>
+      <c r="N55" s="47"/>
+    </row>
+    <row r="56" spans="1:14" ht="20.149999999999999" customHeight="1">
+      <c r="A56" s="304" t="s">
+        <v>184</v>
+      </c>
+      <c r="B56" s="317" t="s">
+        <v>185</v>
+      </c>
+      <c r="C56" s="317" t="s">
+        <v>186</v>
+      </c>
+      <c r="D56" s="317"/>
+      <c r="E56" s="317" t="s">
+        <v>187</v>
+      </c>
+      <c r="F56" s="308" t="s">
+        <v>4</v>
+      </c>
+      <c r="G56" s="308"/>
+      <c r="H56" s="334"/>
+      <c r="I56" s="334"/>
+      <c r="J56" s="334"/>
+      <c r="K56" s="334"/>
+      <c r="L56" s="334"/>
+      <c r="M56" s="48"/>
+      <c r="N56" s="49"/>
+    </row>
+    <row r="57" spans="1:14" ht="20.149999999999999" customHeight="1">
+      <c r="A57" s="305"/>
+      <c r="B57" s="318" t="s">
+        <v>188</v>
+      </c>
+      <c r="C57" s="318" t="s">
+        <v>186</v>
+      </c>
+      <c r="D57" s="318"/>
+      <c r="E57" s="318" t="s">
+        <v>187</v>
+      </c>
+      <c r="F57" s="319">
+        <v>300</v>
+      </c>
+      <c r="G57" s="319"/>
+      <c r="H57" s="335" t="s">
+        <v>242</v>
+      </c>
+      <c r="I57" s="335"/>
+      <c r="J57" s="335"/>
+      <c r="K57" s="335"/>
+      <c r="L57" s="335"/>
+      <c r="M57" s="44">
+        <v>43746</v>
+      </c>
+      <c r="N57" s="45" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14" ht="23.65" customHeight="1">
+      <c r="A58" s="305"/>
+      <c r="B58" s="310" t="s">
+        <v>189</v>
+      </c>
+      <c r="C58" s="310" t="s">
+        <v>190</v>
+      </c>
+      <c r="D58" s="310"/>
+      <c r="E58" s="310"/>
+      <c r="F58" s="311" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58" s="311"/>
+      <c r="H58" s="335" t="s">
+        <v>243</v>
+      </c>
+      <c r="I58" s="335"/>
+      <c r="J58" s="335"/>
+      <c r="K58" s="335"/>
+      <c r="L58" s="335"/>
+      <c r="M58" s="44">
+        <v>43746</v>
+      </c>
+      <c r="N58" s="45" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14" ht="24.75" customHeight="1">
+      <c r="A59" s="305"/>
+      <c r="B59" s="310" t="s">
+        <v>191</v>
+      </c>
+      <c r="C59" s="310" t="s">
+        <v>192</v>
+      </c>
+      <c r="D59" s="310"/>
+      <c r="E59" s="310"/>
+      <c r="F59" s="311" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59" s="311"/>
+      <c r="H59" s="335" t="s">
+        <v>244</v>
+      </c>
+      <c r="I59" s="335"/>
+      <c r="J59" s="335"/>
+      <c r="K59" s="335"/>
+      <c r="L59" s="335"/>
+      <c r="M59" s="44">
+        <v>43746</v>
+      </c>
+      <c r="N59" s="45" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14" ht="20.149999999999999" customHeight="1">
+      <c r="A60" s="305"/>
+      <c r="B60" s="310" t="s">
+        <v>193</v>
+      </c>
+      <c r="C60" s="310" t="s">
+        <v>194</v>
+      </c>
+      <c r="D60" s="310"/>
+      <c r="E60" s="310"/>
+      <c r="F60" s="311" t="s">
+        <v>4</v>
+      </c>
+      <c r="G60" s="311"/>
+      <c r="H60" s="335"/>
+      <c r="I60" s="335"/>
+      <c r="J60" s="335"/>
+      <c r="K60" s="335"/>
+      <c r="L60" s="335"/>
+      <c r="M60" s="44"/>
+      <c r="N60" s="45"/>
+    </row>
+    <row r="61" spans="1:14" ht="20.149999999999999" customHeight="1">
+      <c r="A61" s="305"/>
+      <c r="B61" s="310" t="s">
+        <v>195</v>
+      </c>
+      <c r="C61" s="310" t="s">
+        <v>196</v>
+      </c>
+      <c r="D61" s="310"/>
+      <c r="E61" s="310"/>
+      <c r="F61" s="311" t="s">
+        <v>4</v>
+      </c>
+      <c r="G61" s="311"/>
+      <c r="H61" s="335" t="s">
+        <v>245</v>
+      </c>
+      <c r="I61" s="335"/>
+      <c r="J61" s="335"/>
+      <c r="K61" s="335"/>
+      <c r="L61" s="335"/>
+      <c r="M61" s="44">
+        <v>43746</v>
+      </c>
+      <c r="N61" s="45" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14" ht="15" customHeight="1" thickBot="1">
+      <c r="A62" s="306"/>
+      <c r="B62" s="313" t="s">
+        <v>197</v>
+      </c>
+      <c r="C62" s="313"/>
+      <c r="D62" s="313"/>
+      <c r="E62" s="313"/>
+      <c r="F62" s="314" t="s">
+        <v>4</v>
+      </c>
+      <c r="G62" s="314"/>
+      <c r="H62" s="336"/>
+      <c r="I62" s="336"/>
+      <c r="J62" s="336"/>
+      <c r="K62" s="336"/>
+      <c r="L62" s="336"/>
+      <c r="M62" s="46"/>
+      <c r="N62" s="47"/>
+    </row>
+    <row r="63" spans="1:14" ht="30" customHeight="1">
+      <c r="A63" s="304" t="s">
+        <v>198</v>
+      </c>
+      <c r="B63" s="307" t="s">
+        <v>199</v>
+      </c>
+      <c r="C63" s="307" t="s">
+        <v>200</v>
+      </c>
+      <c r="D63" s="307"/>
+      <c r="E63" s="307"/>
+      <c r="F63" s="308" t="s">
+        <v>4</v>
+      </c>
+      <c r="G63" s="308"/>
+      <c r="H63" s="334"/>
+      <c r="I63" s="334"/>
+      <c r="J63" s="334"/>
+      <c r="K63" s="334"/>
+      <c r="L63" s="334"/>
+      <c r="M63" s="48"/>
+      <c r="N63" s="49"/>
+    </row>
+    <row r="64" spans="1:14" ht="30" customHeight="1" thickBot="1">
+      <c r="A64" s="306"/>
+      <c r="B64" s="313" t="s">
+        <v>201</v>
+      </c>
+      <c r="C64" s="313" t="s">
+        <v>202</v>
+      </c>
+      <c r="D64" s="313"/>
+      <c r="E64" s="313"/>
+      <c r="F64" s="314" t="s">
+        <v>12</v>
+      </c>
+      <c r="G64" s="314"/>
+      <c r="H64" s="336"/>
+      <c r="I64" s="336"/>
+      <c r="J64" s="336"/>
+      <c r="K64" s="336"/>
+      <c r="L64" s="336"/>
+      <c r="M64" s="46"/>
+      <c r="N64" s="47"/>
+    </row>
+    <row r="65" spans="1:14" ht="20.149999999999999" customHeight="1">
+      <c r="A65" s="304" t="s">
+        <v>203</v>
+      </c>
+      <c r="B65" s="307" t="s">
+        <v>204</v>
+      </c>
+      <c r="C65" s="307" t="s">
+        <v>205</v>
+      </c>
+      <c r="D65" s="307"/>
+      <c r="E65" s="307"/>
+      <c r="F65" s="308" t="s">
+        <v>4</v>
+      </c>
+      <c r="G65" s="308"/>
+      <c r="H65" s="334"/>
+      <c r="I65" s="334"/>
+      <c r="J65" s="334"/>
+      <c r="K65" s="334"/>
+      <c r="L65" s="334"/>
+      <c r="M65" s="48"/>
+      <c r="N65" s="49"/>
+    </row>
+    <row r="66" spans="1:14" ht="20.149999999999999" customHeight="1">
+      <c r="A66" s="305"/>
+      <c r="B66" s="310" t="s">
+        <v>206</v>
+      </c>
+      <c r="C66" s="310" t="s">
+        <v>207</v>
+      </c>
+      <c r="D66" s="310"/>
+      <c r="E66" s="310"/>
+      <c r="F66" s="311" t="s">
+        <v>4</v>
+      </c>
+      <c r="G66" s="311"/>
+      <c r="H66" s="335"/>
+      <c r="I66" s="335"/>
+      <c r="J66" s="335"/>
+      <c r="K66" s="335"/>
+      <c r="L66" s="335"/>
+      <c r="M66" s="44"/>
+      <c r="N66" s="45"/>
+    </row>
+    <row r="67" spans="1:14" ht="20.149999999999999" customHeight="1" thickBot="1">
+      <c r="A67" s="306"/>
+      <c r="B67" s="313" t="s">
+        <v>208</v>
+      </c>
+      <c r="C67" s="313" t="s">
+        <v>209</v>
+      </c>
+      <c r="D67" s="313"/>
+      <c r="E67" s="313"/>
+      <c r="F67" s="314" t="s">
+        <v>4</v>
+      </c>
+      <c r="G67" s="314"/>
+      <c r="H67" s="336"/>
+      <c r="I67" s="336"/>
+      <c r="J67" s="336"/>
+      <c r="K67" s="336"/>
+      <c r="L67" s="336"/>
+      <c r="M67" s="46"/>
+      <c r="N67" s="47"/>
+    </row>
+    <row r="68" spans="1:14" ht="15" customHeight="1">
+      <c r="A68" s="304" t="s">
+        <v>210</v>
+      </c>
+      <c r="B68" s="307" t="s">
+        <v>211</v>
+      </c>
+      <c r="C68" s="307" t="s">
+        <v>212</v>
+      </c>
+      <c r="D68" s="307"/>
+      <c r="E68" s="307"/>
+      <c r="F68" s="308" t="s">
+        <v>4</v>
+      </c>
+      <c r="G68" s="308"/>
+      <c r="H68" s="334" t="s">
+        <v>246</v>
+      </c>
+      <c r="I68" s="334"/>
+      <c r="J68" s="334"/>
+      <c r="K68" s="334"/>
+      <c r="L68" s="334"/>
+      <c r="M68" s="44">
+        <v>43799</v>
+      </c>
+      <c r="N68" s="49" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14" ht="15" customHeight="1">
+      <c r="A69" s="305"/>
+      <c r="B69" s="310" t="s">
+        <v>213</v>
+      </c>
+      <c r="C69" s="310" t="s">
+        <v>214</v>
+      </c>
+      <c r="D69" s="310"/>
+      <c r="E69" s="310"/>
+      <c r="F69" s="311" t="s">
+        <v>4</v>
+      </c>
+      <c r="G69" s="311"/>
+      <c r="H69" s="335" t="s">
+        <v>248</v>
+      </c>
+      <c r="I69" s="335"/>
+      <c r="J69" s="335"/>
+      <c r="K69" s="335"/>
+      <c r="L69" s="335"/>
+      <c r="M69" s="44">
+        <v>43799</v>
+      </c>
+      <c r="N69" s="45" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="70" spans="1:14" ht="15" customHeight="1" thickBot="1">
+      <c r="A70" s="306"/>
+      <c r="B70" s="313" t="s">
+        <v>215</v>
+      </c>
+      <c r="C70" s="313" t="s">
+        <v>216</v>
+      </c>
+      <c r="D70" s="313"/>
+      <c r="E70" s="313"/>
+      <c r="F70" s="314" t="s">
+        <v>4</v>
+      </c>
+      <c r="G70" s="314"/>
+      <c r="H70" s="336"/>
+      <c r="I70" s="336"/>
+      <c r="J70" s="336"/>
+      <c r="K70" s="336"/>
+      <c r="L70" s="336"/>
+      <c r="M70" s="46"/>
+      <c r="N70" s="47"/>
+    </row>
+    <row r="71" spans="1:14" ht="45.4" customHeight="1" thickBot="1">
+      <c r="A71" s="301" t="s">
+        <v>249</v>
+      </c>
+      <c r="B71" s="302"/>
+      <c r="C71" s="302"/>
+      <c r="D71" s="302"/>
+      <c r="E71" s="302"/>
+      <c r="F71" s="302"/>
+      <c r="G71" s="302"/>
+      <c r="H71" s="302"/>
+      <c r="I71" s="302"/>
+      <c r="J71" s="302"/>
+      <c r="K71" s="302"/>
+      <c r="L71" s="302"/>
+      <c r="M71" s="302"/>
+      <c r="N71" s="303"/>
+    </row>
+    <row r="72" spans="1:14" ht="9.65" customHeight="1">
+      <c r="B72" s="30"/>
+      <c r="C72" s="30"/>
+      <c r="D72" s="30"/>
+      <c r="E72" s="30"/>
+      <c r="F72" s="30"/>
+      <c r="G72" s="30"/>
+      <c r="H72" s="30"/>
+      <c r="I72" s="30"/>
+    </row>
+    <row r="73" spans="1:14">
+      <c r="A73" s="31"/>
+    </row>
+  </sheetData>
+  <mergeCells count="195">
+    <mergeCell ref="G1:N3"/>
+    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="K6:L6"/>
+    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="D8:N8"/>
+    <mergeCell ref="A9:B10"/>
+    <mergeCell ref="C9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="F9:G10"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="K9:L10"/>
+    <mergeCell ref="M9:N10"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="H13:I13"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="M11:N11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="K15:L15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="K14:L14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:B19"/>
+    <mergeCell ref="K18:L18"/>
+    <mergeCell ref="C19:N19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="D21:N21"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="K16:L16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="D25:N25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="L26:N26"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="A23:B24"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="C24:N24"/>
+    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="E30:I30"/>
+    <mergeCell ref="J30:N30"/>
+    <mergeCell ref="A31:N31"/>
+    <mergeCell ref="A32:N32"/>
+    <mergeCell ref="A33:N33"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:N28"/>
+    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="E29:I29"/>
+    <mergeCell ref="J29:N29"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="E38:I38"/>
+    <mergeCell ref="J38:N38"/>
+    <mergeCell ref="A39:N39"/>
+    <mergeCell ref="A40:N40"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:G41"/>
+    <mergeCell ref="H41:L41"/>
+    <mergeCell ref="A34:N34"/>
+    <mergeCell ref="A35:N35"/>
+    <mergeCell ref="A36:N36"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="E37:I37"/>
+    <mergeCell ref="J37:N37"/>
+    <mergeCell ref="B45:E45"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="H45:L45"/>
+    <mergeCell ref="B46:E46"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="H46:L46"/>
+    <mergeCell ref="A42:A55"/>
+    <mergeCell ref="B42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:L42"/>
+    <mergeCell ref="B43:E43"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="H43:L43"/>
+    <mergeCell ref="B44:E44"/>
+    <mergeCell ref="F44:G44"/>
+    <mergeCell ref="H44:L44"/>
+    <mergeCell ref="B49:E49"/>
+    <mergeCell ref="F49:G49"/>
+    <mergeCell ref="H49:L49"/>
+    <mergeCell ref="B50:E50"/>
+    <mergeCell ref="F50:G50"/>
+    <mergeCell ref="H50:L50"/>
+    <mergeCell ref="B47:E47"/>
+    <mergeCell ref="F47:G47"/>
+    <mergeCell ref="H47:L47"/>
+    <mergeCell ref="B48:E48"/>
+    <mergeCell ref="F48:G48"/>
+    <mergeCell ref="H48:L48"/>
+    <mergeCell ref="B53:E53"/>
+    <mergeCell ref="F53:G53"/>
+    <mergeCell ref="H53:L53"/>
+    <mergeCell ref="B54:E54"/>
+    <mergeCell ref="F54:G54"/>
+    <mergeCell ref="H54:L54"/>
+    <mergeCell ref="B51:E51"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="H51:L51"/>
+    <mergeCell ref="B52:E52"/>
+    <mergeCell ref="F52:G52"/>
+    <mergeCell ref="H52:L52"/>
+    <mergeCell ref="B55:E55"/>
+    <mergeCell ref="F55:G55"/>
+    <mergeCell ref="H55:L55"/>
+    <mergeCell ref="A56:A62"/>
+    <mergeCell ref="B56:E56"/>
+    <mergeCell ref="F56:G56"/>
+    <mergeCell ref="H56:L56"/>
+    <mergeCell ref="B57:E57"/>
+    <mergeCell ref="F57:G57"/>
+    <mergeCell ref="H57:L57"/>
+    <mergeCell ref="B60:E60"/>
+    <mergeCell ref="F60:G60"/>
+    <mergeCell ref="H60:L60"/>
+    <mergeCell ref="B61:E61"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="H61:L61"/>
+    <mergeCell ref="B58:E58"/>
+    <mergeCell ref="F58:G58"/>
+    <mergeCell ref="H58:L58"/>
+    <mergeCell ref="B59:E59"/>
+    <mergeCell ref="F59:G59"/>
+    <mergeCell ref="H59:L59"/>
+    <mergeCell ref="F67:G67"/>
+    <mergeCell ref="H67:L67"/>
+    <mergeCell ref="B62:E62"/>
+    <mergeCell ref="F62:G62"/>
+    <mergeCell ref="H62:L62"/>
+    <mergeCell ref="A63:A64"/>
+    <mergeCell ref="B63:E63"/>
+    <mergeCell ref="F63:G63"/>
+    <mergeCell ref="H63:L63"/>
+    <mergeCell ref="B64:E64"/>
+    <mergeCell ref="F64:G64"/>
+    <mergeCell ref="H64:L64"/>
+    <mergeCell ref="A71:N71"/>
+    <mergeCell ref="A6:B7"/>
+    <mergeCell ref="C6:F7"/>
+    <mergeCell ref="G6:J7"/>
+    <mergeCell ref="K7:L7"/>
+    <mergeCell ref="M7:N7"/>
+    <mergeCell ref="A68:A70"/>
+    <mergeCell ref="B68:E68"/>
+    <mergeCell ref="F68:G68"/>
+    <mergeCell ref="H68:L68"/>
+    <mergeCell ref="B69:E69"/>
+    <mergeCell ref="F69:G69"/>
+    <mergeCell ref="H69:L69"/>
+    <mergeCell ref="B70:E70"/>
+    <mergeCell ref="F70:G70"/>
+    <mergeCell ref="H70:L70"/>
+    <mergeCell ref="A65:A67"/>
+    <mergeCell ref="B65:E65"/>
+    <mergeCell ref="F65:G65"/>
+    <mergeCell ref="H65:L65"/>
+    <mergeCell ref="B66:E66"/>
+    <mergeCell ref="F66:G66"/>
+    <mergeCell ref="H66:L66"/>
+    <mergeCell ref="B67:E67"/>
+  </mergeCells>
+  <phoneticPr fontId="35" type="noConversion"/>
+  <conditionalFormatting sqref="F42:G70">
+    <cfRule type="cellIs" dxfId="0" priority="1" operator="equal">
+      <formula>"No"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="10">
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Engingeering(NPD/Product/Process/Tooling Engineer) should be as a leader for item 7,8,9" sqref="E30:I30" xr:uid="{00000000-0002-0000-0400-000000000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="SDE should be as a leader for item 1~6" sqref="J30:N30" xr:uid="{00000000-0002-0000-0400-000001000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Purchasing should be a leader to get agreement with all departments of Littelfuse &amp; suppliers to have a final result for Print/Spec. review including clear due date/quality &amp; technical potential requirements" sqref="A30:D30" xr:uid="{00000000-0002-0000-0400-000002000000}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F18" xr:uid="{00000000-0002-0000-0400-000003000000}">
+      <formula1>$X$2:$X$6</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J26:K26" xr:uid="{00000000-0002-0000-0400-000004000000}">
+      <formula1>$V$1:$V$5</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C18 F42:G56 F58:G70" xr:uid="{00000000-0002-0000-0400-000005000000}">
+      <formula1>$W$1:$W$4</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K11:L16" xr:uid="{00000000-0002-0000-0400-000006000000}">
+      <formula1>$Y$1:$Y$9</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C20:C23 C25:C27" xr:uid="{00000000-0002-0000-0400-000007000000}">
+      <formula1>$W$1:$W$3</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G6" xr:uid="{00000000-0002-0000-0400-000008000000}">
+      <formula1>$Z$1:$Z$5</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M7:N7" xr:uid="{00000000-0002-0000-0400-000009000000}">
+      <formula1>$AA$1:$AA$3</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="84" orientation="portrait" r:id="rId1"/>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="38" max="13" man="1"/>
+  </rowBreaks>
+  <drawing r:id="rId2"/>
+  <legacyDrawing r:id="rId3"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x14">
+      <controls>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="5124" r:id="rId4" name="Option Button 4">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>0</xdr:col>
+                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:row>32</xdr:row>
+                    <xdr:rowOff>31750</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>0</xdr:col>
+                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:row>33</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="5125" r:id="rId5" name="Option Button 5">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>0</xdr:col>
+                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:row>33</xdr:row>
+                    <xdr:rowOff>31750</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>0</xdr:col>
+                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:row>34</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="5126" r:id="rId6" name="Option Button 6">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>0</xdr:col>
+                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:row>34</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>0</xdr:col>
+                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:row>35</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6000" r:id="rId7" name="Option Button 880">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>0</xdr:col>
+                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:row>33</xdr:row>
+                    <xdr:rowOff>31750</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>0</xdr:col>
+                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:row>34</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+      </controls>
+    </mc:Choice>
+  </mc:AlternateContent>
+</worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010008635D114DF4DF42BC9E3C1363619D46" ma:contentTypeVersion="87" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6ce69778eea009a76e84ac70984e1c6d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="48521b6b-89e2-40d9-855b-7055948c6114" xmlns:ns3="25b85f24-f004-431d-87d6-eaaff51b4d10" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="99c8e9603be0d1086a7f6e48abebd277" ns2:_="" ns3:_="">
+    <xsd:import namespace="48521b6b-89e2-40d9-855b-7055948c6114"/>
+    <xsd:import namespace="25b85f24-f004-431d-87d6-eaaff51b4d10"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SiteCode" minOccurs="0"/>
+                <xsd:element ref="ns2:DocVersion" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentNo" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentCategory" minOccurs="0"/>
+                <xsd:element ref="ns2:PartNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:Equipments" minOccurs="0"/>
+                <xsd:element ref="ns2:BOM" minOccurs="0"/>
+                <xsd:element ref="ns2:Suppliers" minOccurs="0"/>
+                <xsd:element ref="ns2:Process" minOccurs="0"/>
+                <xsd:element ref="ns2:Plant" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:Department" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentLevel" minOccurs="0"/>
+                <xsd:element ref="ns2:ReferenceDocumentNo" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentDescription" minOccurs="0"/>
+                <xsd:element ref="ns2:Location" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:IsActive" minOccurs="0"/>
+                <xsd:element ref="ns2:TrainingRecordsRequired" minOccurs="0"/>
+                <xsd:element ref="ns2:IsHardcopyDistribution" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:BusinessCode" minOccurs="0"/>
+                <xsd:element ref="ns2:Comments" minOccurs="0"/>
+                <xsd:element ref="ns2:FileSize" minOccurs="0"/>
+                <xsd:element ref="ns2:FileType" minOccurs="0"/>
+                <xsd:element ref="ns2:OBRequestComments" minOccurs="0"/>
+                <xsd:element ref="ns2:RejectReason" minOccurs="0"/>
+                <xsd:element ref="ns2:AdditionalInfo" minOccurs="0"/>
+                <xsd:element ref="ns2:Reserved" minOccurs="0"/>
+                <xsd:element ref="ns2:RetentionDate" minOccurs="0"/>
+                <xsd:element ref="ns2:RetentionPeriod" minOccurs="0"/>
+                <xsd:element ref="ns2:IsRecord" minOccurs="0"/>
+                <xsd:element ref="ns2:SourceFileName" minOccurs="0"/>
+                <xsd:element ref="ns2:ExpirationInYears" minOccurs="0"/>
+                <xsd:element ref="ns2:ExpirationDate" minOccurs="0"/>
+                <xsd:element ref="ns2:NotificationBeforeExpiration" minOccurs="0"/>
+                <xsd:element ref="ns2:Interval" minOccurs="0"/>
+                <xsd:element ref="ns2:NumberOfIntervalsSent" minOccurs="0"/>
+                <xsd:element ref="ns2:NumberOfNotificationsToBeSent" minOccurs="0"/>
+                <xsd:element ref="ns2:NextNotificationToBeSentDate" minOccurs="0"/>
+                <xsd:element ref="ns2:TrainingClerk" minOccurs="0"/>
+                <xsd:element ref="ns2:Only_x0020_DCC_x0020_Admin_x0020_can_x0020_print_x0020_released_x0020_document" minOccurs="0"/>
+                <xsd:element ref="ns2:DeliveryCopies" minOccurs="0"/>
+                <xsd:element ref="ns2:Trainee" minOccurs="0"/>
+                <xsd:element ref="ns2:AssignClerk" minOccurs="0"/>
+                <xsd:element ref="ns2:IsVerifiedTraineeandHC" minOccurs="0"/>
+                <xsd:element ref="ns2:AdditionalTraineeandHC" minOccurs="0"/>
+                <xsd:element ref="ns2:StayingRevisionLetter" minOccurs="0"/>
+                <xsd:element ref="ns2:CheckInComments" minOccurs="0"/>
+                <xsd:element ref="ns2:Document_x0020_Owner1" minOccurs="0"/>
+                <xsd:element ref="ns2:Assign_x0020_Approval" minOccurs="0"/>
+                <xsd:element ref="ns2:Dcc_x0020_Admin" minOccurs="0"/>
+                <xsd:element ref="ns2:WorkFlow_x0020_Status" minOccurs="0"/>
+                <xsd:element ref="ns2:Re_x0020_Submit" minOccurs="0"/>
+                <xsd:element ref="ns2:NewFileName" minOccurs="0"/>
+                <xsd:element ref="ns2:NewFilePath" minOccurs="0"/>
+                <xsd:element ref="ns2:ReleaseFileName" minOccurs="0"/>
+                <xsd:element ref="ns2:ReleaseID" minOccurs="0"/>
+                <xsd:element ref="ns2:TrainingDocument" minOccurs="0"/>
+                <xsd:element ref="ns2:TrainingDocument_x003a_Title" minOccurs="0"/>
+                <xsd:element ref="ns2:TrainingDocument_x003a_ID" minOccurs="0"/>
+                <xsd:element ref="ns2:NewOnlyFileName" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentType" minOccurs="0"/>
+                <xsd:element ref="ns2:ConverToPDF" minOccurs="0"/>
+                <xsd:element ref="ns2:ApprovalHistory" minOccurs="0"/>
+                <xsd:element ref="ns2:Alternative_x0020_owner" minOccurs="0"/>
+                <xsd:element ref="ns2:Status" minOccurs="0"/>
+                <xsd:element ref="ns2:Status_x0020_of_x0020_Approval" minOccurs="0"/>
+                <xsd:element ref="ns2:ReSubmit" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:Project_x0020_Code" minOccurs="0"/>
+                <xsd:element ref="ns2:Version_x0020_History" minOccurs="0"/>
+                <xsd:element ref="ns2:Percentage" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="48521b6b-89e2-40d9-855b-7055948c6114" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SiteCode" ma:index="2" nillable="true" ma:displayName="SiteCode" ma:indexed="true" ma:internalName="SiteCode">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DocVersion" ma:index="3" nillable="true" ma:displayName="DocVersion" ma:internalName="DocVersion">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DocumentNo" ma:index="4" nillable="true" ma:displayName="DocumentNo" ma:indexed="true" ma:internalName="DocumentNo">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DocumentCategory" ma:index="5" nillable="true" ma:displayName="DocumentCategory" ma:internalName="DocumentCategory">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PartNumber" ma:index="6" nillable="true" ma:displayName="PartNumber" ma:internalName="PartNumber">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Equipments" ma:index="7" nillable="true" ma:displayName="Equipments" ma:internalName="Equipments">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="BOM" ma:index="8" nillable="true" ma:displayName="BOM" ma:internalName="BOM">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Suppliers" ma:index="9" nillable="true" ma:displayName="Suppliers" ma:internalName="Suppliers">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Process" ma:index="10" nillable="true" ma:displayName="Process" ma:internalName="Process">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Plant" ma:index="11" nillable="true" ma:displayName="Plant" ma:internalName="Plant">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="14" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="15" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="16" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="17" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="18" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="20" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="21" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="22" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Department" ma:index="29" nillable="true" ma:displayName="Department" ma:indexed="true" ma:internalName="Department">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DocumentLevel" ma:index="30" nillable="true" ma:displayName="DocumentLevel" ma:internalName="DocumentLevel">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ReferenceDocumentNo" ma:index="31" nillable="true" ma:displayName="ReferenceDocumentNo" ma:indexed="true" ma:internalName="ReferenceDocumentNo">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DocumentDescription" ma:index="32" nillable="true" ma:displayName="DocumentDescription" ma:internalName="DocumentDescription">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Location" ma:index="33" nillable="true" ma:displayName="Location" ma:internalName="Location">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="34" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="IsActive" ma:index="35" nillable="true" ma:displayName="IsActive" ma:default="0" ma:internalName="IsActive">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TrainingRecordsRequired" ma:index="36" nillable="true" ma:displayName="TrainingRecordsRequired" ma:default="0" ma:internalName="TrainingRecordsRequired">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="IsHardcopyDistribution" ma:index="37" nillable="true" ma:displayName="IsHardcopyDistribution" ma:default="0" ma:internalName="IsHardcopyDistribution">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DocumentStatus" ma:index="38" nillable="true" ma:displayName="DocumentStatus" ma:indexed="true" ma:internalName="DocumentStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="BusinessCode" ma:index="39" nillable="true" ma:displayName="BusinessCode" ma:internalName="BusinessCode">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Comments" ma:index="40" nillable="true" ma:displayName="Comments" ma:internalName="Comments">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="FileSize" ma:index="41" nillable="true" ma:displayName="FileSize" ma:internalName="FileSize">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="FileType" ma:index="42" nillable="true" ma:displayName="FileType" ma:internalName="FileType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="OBRequestComments" ma:index="43" nillable="true" ma:displayName="OBRequestComments" ma:internalName="OBRequestComments">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RejectReason" ma:index="44" nillable="true" ma:displayName="RejectReason" ma:internalName="RejectReason">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="AdditionalInfo" ma:index="45" nillable="true" ma:displayName="AdditionalInfo" ma:internalName="AdditionalInfo">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Reserved" ma:index="46" nillable="true" ma:displayName="Reserved" ma:default="0" ma:internalName="Reserved">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RetentionDate" ma:index="47" nillable="true" ma:displayName="RetentionDate" ma:format="DateOnly" ma:internalName="RetentionDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RetentionPeriod" ma:index="48" nillable="true" ma:displayName="RetentionPeriod" ma:decimals="0" ma:default="1" ma:internalName="RetentionPeriod">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number">
+          <xsd:maxInclusive value="99"/>
+          <xsd:minInclusive value="1"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="IsRecord" ma:index="49" nillable="true" ma:displayName="IsRecord" ma:default="0" ma:internalName="IsRecord">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SourceFileName" ma:index="50" nillable="true" ma:displayName="SourceFileName" ma:internalName="SourceFileName">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ExpirationInYears" ma:index="51" nillable="true" ma:displayName="ExpirationInYears" ma:internalName="ExpirationInYears">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ExpirationDate" ma:index="52" nillable="true" ma:displayName="ExpirationDate" ma:internalName="ExpirationDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="NotificationBeforeExpiration" ma:index="53" nillable="true" ma:displayName="NotificationBeforeExpiration" ma:internalName="NotificationBeforeExpiration">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Interval" ma:index="54" nillable="true" ma:displayName="Interval" ma:internalName="Interval">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="NumberOfIntervalsSent" ma:index="55" nillable="true" ma:displayName="NumberOfIntervalsSent" ma:internalName="NumberOfIntervalsSent">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="NumberOfNotificationsToBeSent" ma:index="56" nillable="true" ma:displayName="NumberOfNotificationsToBeSent" ma:internalName="NumberOfNotificationsToBeSent">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="NextNotificationToBeSentDate" ma:index="57" nillable="true" ma:displayName="NextNotificationToBeSentDate" ma:format="DateOnly" ma:internalName="NextNotificationToBeSentDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TrainingClerk" ma:index="58" nillable="true" ma:displayName="TrainingClerk" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="TrainingClerk" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Only_x0020_DCC_x0020_Admin_x0020_can_x0020_print_x0020_released_x0020_document" ma:index="59" nillable="true" ma:displayName="Only DCC Admin can print released document" ma:default="0" ma:internalName="Only_x0020_DCC_x0020_Admin_x0020_can_x0020_print_x0020_released_x0020_document">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DeliveryCopies" ma:index="60" nillable="true" ma:displayName="DeliveryCopies" ma:internalName="DeliveryCopies">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Trainee" ma:index="61" nillable="true" ma:displayName="Trainee" ma:internalName="Trainee">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="AssignClerk" ma:index="62" nillable="true" ma:displayName="AssignClerk" ma:default="0" ma:internalName="AssignClerk">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="IsVerifiedTraineeandHC" ma:index="63" nillable="true" ma:displayName="IsVerifiedTraineeandHC" ma:default="0" ma:internalName="IsVerifiedTraineeandHC">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="AdditionalTraineeandHC" ma:index="64" nillable="true" ma:displayName="AdditionalTraineeandHC" ma:default="0" ma:internalName="AdditionalTraineeandHC">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="StayingRevisionLetter" ma:index="65" nillable="true" ma:displayName="StayingRevisionLetter" ma:default="0" ma:internalName="StayingRevisionLetter">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CheckInComments" ma:index="66" nillable="true" ma:displayName="CheckInComments" ma:internalName="CheckInComments">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Document_x0020_Owner1" ma:index="67" nillable="true" ma:displayName="Document Owner1" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Document_x0020_Owner1" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Assign_x0020_Approval" ma:index="68" nillable="true" ma:displayName="Assign Approval" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Assign_x0020_Approval" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Dcc_x0020_Admin" ma:index="69" nillable="true" ma:displayName="Dcc Admin" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Dcc_x0020_Admin" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="WorkFlow_x0020_Status" ma:index="70" nillable="true" ma:displayName="WorkFlow Status" ma:default="Not Started" ma:format="Dropdown" ma:internalName="WorkFlow_x0020_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Not Started"/>
+          <xsd:enumeration value="In Progress"/>
+          <xsd:enumeration value="Completed"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Re_x0020_Submit" ma:index="71" nillable="true" ma:displayName="Re Submit" ma:default="0" ma:internalName="Re_x0020_Submit">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="NewFileName" ma:index="72" nillable="true" ma:displayName="NewFileName" ma:internalName="NewFileName">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="NewFilePath" ma:index="73" nillable="true" ma:displayName="NewFilePath" ma:internalName="NewFilePath">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ReleaseFileName" ma:index="74" nillable="true" ma:displayName="ReleaseFileName" ma:internalName="ReleaseFileName">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ReleaseID" ma:index="75" nillable="true" ma:displayName="ReleaseID" ma:internalName="ReleaseID">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TrainingDocument" ma:index="76" nillable="true" ma:displayName="TrainingDocument" ma:list="{97d6fe34-cd0c-498c-a025-6ac3b60dc0e8}" ma:internalName="TrainingDocument" ma:readOnly="false" ma:showField="Title">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TrainingDocument_x003a_Title" ma:index="77" nillable="true" ma:displayName="TrainingDocument:Title" ma:list="{97d6fe34-cd0c-498c-a025-6ac3b60dc0e8}" ma:internalName="TrainingDocument_x003a_Title" ma:readOnly="true" ma:showField="Title" ma:web="25b85f24-f004-431d-87d6-eaaff51b4d10">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TrainingDocument_x003a_ID" ma:index="78" nillable="true" ma:displayName="TrainingDocument:ID" ma:list="{97d6fe34-cd0c-498c-a025-6ac3b60dc0e8}" ma:internalName="TrainingDocument_x003a_ID" ma:readOnly="true" ma:showField="ID" ma:web="25b85f24-f004-431d-87d6-eaaff51b4d10">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="NewOnlyFileName" ma:index="79" nillable="true" ma:displayName="NewOnlyFileName" ma:internalName="NewOnlyFileName">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DocumentType" ma:index="80" nillable="true" ma:displayName="DocumentType" ma:format="Dropdown" ma:internalName="DocumentType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="New"/>
+          <xsd:enumeration value="Revision"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ConverToPDF" ma:index="81" nillable="true" ma:displayName="ConverToPDF" ma:default="ConverToPDF" ma:format="Dropdown" ma:internalName="ConverToPDF">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="ConverToPDF"/>
+              <xsd:enumeration value="Skip Watermark"/>
+              <xsd:enumeration value="Skip Branding"/>
+              <xsd:enumeration value="Skip both Watermark and Branding"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ApprovalHistory" ma:index="82" nillable="true" ma:displayName="ApprovalHistory" ma:internalName="ApprovalHistory">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Alternative_x0020_owner" ma:index="83" nillable="true" ma:displayName="Alternative owner" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Alternative_x0020_owner" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Status" ma:index="84" nillable="true" ma:displayName="Status" ma:default="Not Started" ma:format="Dropdown" ma:internalName="Status">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Not Started"/>
+              <xsd:enumeration value="In Progress"/>
+              <xsd:enumeration value="Completed"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Status_x0020_of_x0020_Approval" ma:index="85" nillable="true" ma:displayName="Status of Approval" ma:default="Completed" ma:format="Dropdown" ma:internalName="Status_x0020_of_x0020_Approval">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Completed"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ReSubmit" ma:index="86" nillable="true" ma:displayName="ReSubmit" ma:default="0" ma:internalName="ReSubmit">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="87" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Project_x0020_Code" ma:index="88" nillable="true" ma:displayName="Project Code" ma:internalName="Project_x0020_Code">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Version_x0020_History" ma:index="89" nillable="true" ma:displayName="Version History" ma:internalName="Version_x0020_History">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Percentage" ma:index="90" nillable="true" ma:displayName="Version Detail" ma:internalName="Percentage" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25b85f24-f004-431d-87d6-eaaff51b4d10" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="23" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="24" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="25" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Re_x0020_Submit xmlns="48521b6b-89e2-40d9-855b-7055948c6114">true</Re_x0020_Submit>
+    <NewFilePath xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <Dcc_x0020_Admin xmlns="48521b6b-89e2-40d9-855b-7055948c6114">
+      <UserInfo>
+        <DisplayName>1445</DisplayName>
+        <AccountId>1445</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>18</DisplayName>
+        <AccountId>18</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>754</DisplayName>
+        <AccountId>754</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>30</DisplayName>
+        <AccountId>30</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Dcc_x0020_Admin>
+    <Alternative_x0020_owner xmlns="48521b6b-89e2-40d9-855b-7055948c6114">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Alternative_x0020_owner>
+    <ReleaseID xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <ConverToPDF xmlns="48521b6b-89e2-40d9-855b-7055948c6114">PDF With Water make Header Footer</ConverToPDF>
+    <Status xmlns="48521b6b-89e2-40d9-855b-7055948c6114">Not Started</Status>
+    <DocumentType xmlns="48521b6b-89e2-40d9-855b-7055948c6114">New</DocumentType>
+    <TrainingDocument xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <Project_x0020_Code xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <ReleaseFileName xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <FileType xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <DocumentDescription xmlns="48521b6b-89e2-40d9-855b-7055948c6114">Supplier Product/Process Change Notice</DocumentDescription>
+    <DocumentStatus xmlns="48521b6b-89e2-40d9-855b-7055948c6114">Released</DocumentStatus>
+    <Department xmlns="48521b6b-89e2-40d9-855b-7055948c6114">PUR</Department>
+    <DocumentNo xmlns="48521b6b-89e2-40d9-855b-7055948c6114">CHI-PUR45-0030</DocumentNo>
+    <NewOnlyFileName xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <Assign_x0020_Approval xmlns="48521b6b-89e2-40d9-855b-7055948c6114">
+      <UserInfo>
+        <DisplayName>124</DisplayName>
+        <AccountId>124</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>754</DisplayName>
+        <AccountId>754</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Assign_x0020_Approval>
+    <ReferenceDocumentNo xmlns="48521b6b-89e2-40d9-855b-7055948c6114">SQM Appendix form</ReferenceDocumentNo>
+    <IsActive xmlns="48521b6b-89e2-40d9-855b-7055948c6114">true</IsActive>
+    <ApprovalHistory xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <SiteCode xmlns="48521b6b-89e2-40d9-855b-7055948c6114">CHI</SiteCode>
+    <NewFileName xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <Document_x0020_Owner1 xmlns="48521b6b-89e2-40d9-855b-7055948c6114">
+      <UserInfo>
+        <DisplayName>Ramiro Landa</DisplayName>
+        <AccountId>18</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Document_x0020_Owner1>
+    <DocVersion xmlns="48521b6b-89e2-40d9-855b-7055948c6114">A</DocVersion>
+    <DocumentLevel xmlns="48521b6b-89e2-40d9-855b-7055948c6114">45</DocumentLevel>
+    <Comments xmlns="48521b6b-89e2-40d9-855b-7055948c6114">.</Comments>
+    <TrainingRecordsRequired xmlns="48521b6b-89e2-40d9-855b-7055948c6114">false</TrainingRecordsRequired>
+    <IsHardcopyDistribution xmlns="48521b6b-89e2-40d9-855b-7055948c6114">false</IsHardcopyDistribution>
+    <SourceFileName xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <ExpirationDate xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <StayingRevisionLetter xmlns="48521b6b-89e2-40d9-855b-7055948c6114">false</StayingRevisionLetter>
+    <Status_x0020_of_x0020_Approval xmlns="48521b6b-89e2-40d9-855b-7055948c6114">Completed</Status_x0020_of_x0020_Approval>
+    <Process xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <NumberOfNotificationsToBeSent xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <WorkFlow_x0020_Status xmlns="48521b6b-89e2-40d9-855b-7055948c6114">Not Started</WorkFlow_x0020_Status>
+    <DocumentCategory xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <DeliveryCopies xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <Trainee xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <RetentionPeriod xmlns="48521b6b-89e2-40d9-855b-7055948c6114">1</RetentionPeriod>
+    <AdditionalTraineeandHC xmlns="48521b6b-89e2-40d9-855b-7055948c6114">false</AdditionalTraineeandHC>
+    <PartNumber xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <Location xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <AdditionalInfo xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <CheckInComments xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <Suppliers xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <BusinessCode xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <Plant xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <NextNotificationToBeSentDate xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <Only_x0020_DCC_x0020_Admin_x0020_can_x0020_print_x0020_released_x0020_document xmlns="48521b6b-89e2-40d9-855b-7055948c6114">false</Only_x0020_DCC_x0020_Admin_x0020_can_x0020_print_x0020_released_x0020_document>
+    <IsRecord xmlns="48521b6b-89e2-40d9-855b-7055948c6114">false</IsRecord>
+    <IsVerifiedTraineeandHC xmlns="48521b6b-89e2-40d9-855b-7055948c6114">false</IsVerifiedTraineeandHC>
+    <ReSubmit xmlns="48521b6b-89e2-40d9-855b-7055948c6114">false</ReSubmit>
+    <TrainingClerk xmlns="48521b6b-89e2-40d9-855b-7055948c6114">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </TrainingClerk>
+    <AssignClerk xmlns="48521b6b-89e2-40d9-855b-7055948c6114">false</AssignClerk>
+    <OBRequestComments xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <NotificationBeforeExpiration xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <Interval xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <RetentionDate xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <Equipments xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <NumberOfIntervalsSent xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <Reserved xmlns="48521b6b-89e2-40d9-855b-7055948c6114">false</Reserved>
+    <ExpirationInYears xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <BOM xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <FileSize xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <RejectReason xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <Version_x0020_History xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+    <Percentage xmlns="48521b6b-89e2-40d9-855b-7055948c6114" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C88805C-9E6E-4458-8915-FA4AF60AFECE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="48521b6b-89e2-40d9-855b-7055948c6114"/>
+    <ds:schemaRef ds:uri="25b85f24-f004-431d-87d6-eaaff51b4d10"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0424AE8-E2FB-4F68-8D0D-FE68FE923BCE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CC62C6D-9838-400F-9DAD-AA257F9C8522}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="48521b6b-89e2-40d9-855b-7055948c6114"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>7</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>PCN Application Form</vt:lpstr>
+    <vt:vector size="11" baseType="lpstr">
+      <vt:lpstr>SPCN Rev</vt:lpstr>
+      <vt:lpstr>Attachments</vt:lpstr>
+      <vt:lpstr>Revision history</vt:lpstr>
+      <vt:lpstr>Meeting Minutes</vt:lpstr>
+      <vt:lpstr>Simple Parts Template</vt:lpstr>
+      <vt:lpstr>Complex Parts Template</vt:lpstr>
+      <vt:lpstr>Complex Parts Example</vt:lpstr>
+      <vt:lpstr>'Complex Parts Example'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Complex Parts Template'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Simple Parts Template'!Print_Area</vt:lpstr>
+      <vt:lpstr>'SPCN Rev'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Littelfuse</Company>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>sapeng</dc:creator>
+  <dc:title>CHI</dc:title>
+  <dc:subject/>
+  <dc:creator>Adrian Castro</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010008635D114DF4DF42BC9E3C1363619D46</vt:lpwstr>
+  </property>
+</Properties>
+</file>